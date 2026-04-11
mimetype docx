--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2648,291 +2648,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stack Lifetime Improvement through Adapted Power Electronic Architecture in a Fuel Cell Hybrid System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+                <w:t xml:space="preserve">Spatially Resolved Analysis of an Organic Alkaline RFB to Investigate the Influence of the Operating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math8050739⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab9b94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885183v1</w:t>
+                <w:t xml:space="preserve">hal-02878399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Resolved Analysis of an Organic Alkaline RFB to Investigate the Influence of the Operating Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cazot</w:t>
+                <w:t xml:space="preserve">Multi-Stack Lifetime Improvement through Adapted Power Electronic Architecture in a Fuel Cell Hybrid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167 (10), </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab9b94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math8050739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878399v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive review on water management strategies and developments in anion exchange membrane fuel cells</w:t>
               </w:r>
@@ -3046,563 +3046,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the porous transport layer properties on the mass and charge transfer in a segmented PEM electrolyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Parra-Restrepo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (15), pp.8094-8106. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.466-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012034v1</w:t>
+                <w:t xml:space="preserve">hal-02484434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel 3D Structures Enhanced by Electrodeposition of Nickel Nanoparticles as High Performance Anodes for Direct Borohydride Fuel Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen-promoted hydrogen adsorption on activated and hybrid carbon materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Braesch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Asonkeng</w:t>
+                <w:t xml:space="preserve">Asma Jeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Maurer</w:t>
+                <w:t xml:space="preserve">Philippe Gadonneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdedayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202000254⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (55), pp.30767-30782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547431v1</w:t>
+                <w:t xml:space="preserve">hal-03042020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the porous transport layer properties on the mass and charge transfer in a segmented PEM electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mozet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">Julian Parra-Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.8094-8106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484434v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-promoted hydrogen adsorption on activated and hybrid carbon materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel 3D Structures Enhanced by Electrodeposition of Nickel Nanoparticles as High Performance Anodes for Direct Borohydride Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gadonneix</w:t>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Oshchepkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Asonkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdedayem</w:t>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (55), pp.30767-30782. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1789-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202000254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042020v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Series hybrid fuel cell/supercapacitor power source</w:t>
               </w:r>
@@ -3820,295 +3820,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring electro-osmotic drag coefficients in PFSA membranes without any diffusion assumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel Metal Nanoparticles as Anode Electrocatalysts for Highly Efficient Direct Borohydride Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Oshchepkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Sellin</w:t>
+                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mozet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+                <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.076⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.8520-8528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279170v1</w:t>
+                <w:t xml:space="preserve">hal-02385910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel Metal Nanoparticles as Anode Electrocatalysts for Highly Efficient Direct Borohydride Fuel Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+                <w:t xml:space="preserve">Measuring electro-osmotic drag coefficients in PFSA membranes without any diffusion assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Sellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+                <w:t xml:space="preserve">K. Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">A. Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (9), pp.8520-8528. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385910v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Hydrogen Compression in an Electrochemical System: Focus on Water Transport Mechanisms</w:t>
               </w:r>
@@ -4335,559 +4335,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid maximum power point tracking algorithm with improved dynamic performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roghayeh Gavagsaz-Ghoachani</w:t>
+                <w:t xml:space="preserve">S. Komini Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Zandi</w:t>
+                <w:t xml:space="preserve">D. Spernjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheepot Phattanasak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">A. Lamibrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130, pp.982 - 991. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.113659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862676v1</w:t>
+                <w:t xml:space="preserve">hal-02274742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating heterogeneities within a direct borohydride fuel cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid maximum power point tracking algorithm with improved dynamic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ould-Amara</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roghayeh Gavagsaz-Ghoachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheepot Phattanasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227099⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.982 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385922v1</w:t>
+                <w:t xml:space="preserve">hal-01862676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operating heterogeneities within a direct borohydride fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 439, pp.227099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186775v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Maranzana</w:t>
+                <w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 254, pp.113659. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (31), pp.16811-16823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274742v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and modeling of an equalizer for fuel cell energy management systems</w:t>
               </w:r>
@@ -5271,51 +5271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric-cell characterization of the redox flow battery system: Application to the detection of degradations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,291 +6341,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Water Management on Local Potential Evolutions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 69 (17), pp.1267 - 1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06917.1267ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417575v1</w:t>
+                <w:t xml:space="preserve">hal-01431622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Water Management on Local Potential Evolutions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castanheira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lamibrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 69 (17), pp.1267 - 1276. </w:t>
+              <w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/06917.1267ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431622v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Results with Fuel Cell Start-up and Shut-down. Impact of Type of Carbon for Cathode Catalyst Support</w:t>
               </w:r>
@@ -6873,425 +6873,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ex-situ experiment to study the two-phase flow induced by water condensation into the channels of proton exchange membrane fuel cells (PEMFC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Potential Excursions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spernjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coeuriot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mukundan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Borup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (10), pp.F1212-F1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0511510jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417582v1</w:t>
+                <w:t xml:space="preserve">hal-01417589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ex-situ experiment to study the two-phase flow induced by water condensation into the channels of proton exchange membrane fuel cells (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (22), pp.7192 - 7203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417580v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Potential Excursions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Mukundan</w:t>
+                <w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. L. Borup</w:t>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 162 (10), pp.F1212-F1220. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0511510jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417589v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and water transfer in PEMFCs: Investigating the role of the microporous layer</w:t>
               </w:r>
@@ -7407,51 +7407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7550,51 +7550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of flow rates and electrode specifications on degradations during repeated startups and shutdowns in polymer-electrolyte membrane fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spernjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7696,51 +7696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Castanheira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8227,51 +8227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation heterogeneities induced by repetitive start/stop events in proton exchange membrane fuel cell: Inlet vs. outlet and channel vs. land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8412,51 +8412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Spernjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8533,51 +8533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8800,51 +8800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9355,51 +9355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11808,523 +11808,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
+                <w:t xml:space="preserve">Degradation study of Pt3Co catalytic layers in 25 cm² Proton Exchange Membrane Fuel Cell setup – A segmented cell and material study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soumya Atmane</w:t>
+                <w:t xml:space="preserve">Raphaël Riasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amael Caillard</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291623v1</w:t>
+                <w:t xml:space="preserve">hal-04172124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a hydrogen electrochemical compression system for Joule-Thomson Cryocooler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+                <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Space Cryogenics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Noordiwjk, Netherlands</w:t>
+              <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317117v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Through the PTL of PEM Water Electrolyzer: MRI Experiments and Numerical Modeling Using Phase-Field Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Development of a hydrogen electrochemical compression system for Joule-Thomson Cryocooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting (ElectroChemical Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden. pp.167</w:t>
+              <w:t xml:space="preserve">8th European Space Cryogenics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Noordiwjk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311779v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation study of Pt3Co catalytic layers in 25 cm² Proton Exchange Membrane Fuel Cell setup – A segmented cell and material study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Riasse</w:t>
+                <w:t xml:space="preserve">Two-Phase Flow Through the PTL of PEM Water Electrolyzer: MRI Experiments and Numerical Modeling Using Phase-Field Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Amoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232584</w:t>
+              <w:t xml:space="preserve">244th ECS Meeting (ElectroChemical Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172124v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un compresseur électrochimique pour des applications aérospatiales</w:t>
               </w:r>
@@ -12561,51 +12561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposited Ni-Based Electrodes for High-Performance Borohydride Oxidation Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr G. Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12613,51 +12613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th Meeting of the Electrochemical Society - 18th International Meeting on Chemical Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States</w:t>
@@ -12820,51 +12820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12900,342 +12900,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid power electronics architecture to implement the fuel cell management system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+                <w:t xml:space="preserve">High-Performance Direct Borohydride Fuel Cells Using Non-PGM Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr G. Oshchepkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190953v1</w:t>
+                <w:t xml:space="preserve">hal-02953388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Direct Borohydride Fuel Cells Using Non-PGM Electrocatalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+                <w:t xml:space="preserve">Hybrid power electronics architecture to implement the fuel cell management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1552-1559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE44975.2020.9235418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953388v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un compresseur à hydrogène par adsorption / désorption cyclique sur charbon actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13290,90 +13290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride Electrooxidation (BOR) on Nickel: Towards Understanding of the Reaction Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr G. Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13467,51 +13467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Salerno, Italy. pp.273-286, </w:t>
@@ -13543,273 +13543,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and cons of direct borohydride fuel cells: an electrocatalysis and electrocatalysts prospect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+                <w:t xml:space="preserve">Operating heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals &amp; Development of Fuel Cells (FDFC 2019)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426863v1</w:t>
+                <w:t xml:space="preserve">hal-02186747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+                <w:t xml:space="preserve">Pros and cons of direct borohydride fuel cells: an electrocatalysis and electrocatalysts prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Romanovna Savinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells 2019</w:t>
+              <w:t xml:space="preserve">Fundamentals &amp; Development of Fuel Cells (FDFC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186747v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of local heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
               </w:r>
@@ -14156,168 +14156,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axane commitment for a sustainable, reliable, and field proven power source through partnership with laboratories and design efforts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D electrode model for half-cell characterization of a redox flow battery,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Hydrogen Technologies Congress </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Alanya, Turkey</w:t>
+              <w:t xml:space="preserve">The International Flow Battery Forum (IFBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766299v1</w:t>
+                <w:t xml:space="preserve">hal-01919862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’une cellule PEM dans son environnement stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14376,165 +14359,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySpàC (hydrogène, Systèmes et Pile à Combustible)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D electrode model for half-cell characterization of a redox flow battery,</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axane commitment for a sustainable, reliable, and field proven power source through partnership with laboratories and design efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rossinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Flow Battery Forum (IFBF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">3rd International Hydrogen Technologies Congress </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Alanya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919862v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced model for monitoring the amount of liquid water present in the flow fields of a PEMFC.</w:t>
               </w:r>
@@ -14779,51 +14779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14999,51 +14999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption on HTC-Activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Jeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15137,51 +15137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Jeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15236,51 +15236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an Organic Alkaline Redox Flow Battery By Means of a Segmented Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15530,51 +15530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
@@ -16520,51 +16520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16658,51 +16658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17240,51 +17240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the localized behaviour of an organic alkaline redox flow battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18036,51 +18036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chergui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ringot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vucko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151650" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Branco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03494479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R Savinova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.03.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Didierjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105704" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bahrami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac2686" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Asonkeng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ramirez-Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L S Canevesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22192" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8050739" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9b94" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000254" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jeder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdedayem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siangsanoh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewmanee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phattanasak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sellin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.076" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Rostamikia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01616" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900068" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.11.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02178404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2899150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357604v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.095.0062" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.240" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godet-Bar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134705" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00107-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFX7ZSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Anta Diop" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Wimmer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eppler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hanauer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421964v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Abderrahmane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05311928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Martinez Rosales" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421980v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolo Hamadou Soro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767009v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04709661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Helbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311764v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206603v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172124v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317113v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02431624mtgabs" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194907v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521481v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190953v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE44975.2020.9235418" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953376v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193209v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_21" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426863v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Romanovna Savinova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186747v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186543v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426847v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould Amara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919869v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919862v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919841v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra Julian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ouederni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919803v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663973v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376124v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521772v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521767v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bouleau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186765v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577206v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04834374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110596274-020" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119460572.ch9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749824v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL016N" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chergui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ringot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vucko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151650" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Branco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03494479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R Savinova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.03.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Didierjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105704" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bahrami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac2686" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Asonkeng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ramirez-Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L S Canevesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22192" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9b94" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8050739" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jeder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdedayem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000254" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siangsanoh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewmanee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phattanasak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Rostamikia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01616" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sellin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900068" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.11.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227099" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02178404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2899150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357604v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.095.0062" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.240" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godet-Bar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134705" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00107-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFX7ZSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Anta Diop" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Wimmer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eppler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hanauer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421964v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Abderrahmane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05311928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Martinez Rosales" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421980v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolo Hamadou Soro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767009v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04709661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Helbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311764v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206603v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317117v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317113v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02431624mtgabs" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194907v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521481v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE44975.2020.9235418" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953376v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193209v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_21" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186747v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Romanovna Savinova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186543v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426847v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould Amara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919869v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919841v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra Julian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ouederni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919803v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663973v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376124v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521772v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521767v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bouleau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186765v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577206v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04834374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110596274-020" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119460572.ch9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749824v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL016N" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>