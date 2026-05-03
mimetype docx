--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -127,295 +127,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Gas Invasion Mechanism in the Porous Transport Layer of a PEM Electrolyzer</w:t>
+                <w:t xml:space="preserve">Protective TiO x N y -based multilayer coatings for 316L stainless steel bipolar plates in a PEM water electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Amoury</w:t>
+                <w:t xml:space="preserve">Khaoula Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien Dung Le</w:t>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minchuan Jiang</w:t>
+                <w:t xml:space="preserve">Michel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Geoffrey Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">Flavien Vucko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 152 (2), pp.16. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.151650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-025-02152-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333716v1</w:t>
+                <w:t xml:space="preserve">hal-05279958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective TiO x N y -based multilayer coatings for 316L stainless steel bipolar plates in a PEM water electrolyzer</w:t>
+                <w:t xml:space="preserve">Experimental Study of Gas Invasion Mechanism in the Porous Transport Layer of a PEM Electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Chergui</w:t>
+                <w:t xml:space="preserve">Bilal Amoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lescop</w:t>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Prestat</w:t>
+                <w:t xml:space="preserve">Minchuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Ringot</w:t>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Vucko</w:t>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, pp.151650. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (2), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-025-02152-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279958v1</w:t>
+                <w:t xml:space="preserve">hal-05333716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical method for the in-situ estimation of the effective thermal resistance of gas diffusion layers in PEMFC</w:t>
               </w:r>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravikumar Thimmappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena R Savinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of metallic nanoparticles for heterogeneous catalysis: Application to the Direct Borohydride Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Asonkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,51 +2455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (10), pp.12562-12574. </w:t>
@@ -2550,51 +2550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Non-Mechanical Hybrid Hydrogen Compression for Decentralized Hydrogen Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,291 +2648,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Resolved Analysis of an Organic Alkaline RFB to Investigate the Influence of the Operating Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-Stack Lifetime Improvement through Adapted Power Electronic Architecture in a Fuel Cell Hybrid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab9b94⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math8050739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878399v1</w:t>
+                <w:t xml:space="preserve">hal-02885183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stack Lifetime Improvement through Adapted Power Electronic Architecture in a Fuel Cell Hybrid System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatially Resolved Analysis of an Organic Alkaline RFB to Investigate the Influence of the Operating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (5), pp.739. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math8050739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab9b94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885183v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive review on water management strategies and developments in anion exchange membrane fuel cells</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3046,883 +3046,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the porous transport layer properties on the mass and charge transfer in a segmented PEM electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+                <w:t xml:space="preserve">Julian Parra-Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mozet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161, pp.466-478. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.8094-8106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484434v1</w:t>
+                <w:t xml:space="preserve">hal-03012034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-promoted hydrogen adsorption on activated and hybrid carbon materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel 3D Structures Enhanced by Electrodeposition of Nickel Nanoparticles as High Performance Anodes for Direct Borohydride Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Jeder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Oshchepkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Asonkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gadonneix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Abdedayem</w:t>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.114⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1789-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202000254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042020v1</w:t>
+                <w:t xml:space="preserve">hal-02547431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the porous transport layer properties on the mass and charge transfer in a segmented PEM electrolyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Series hybrid fuel cell/supercapacitor power source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siangsanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Parra-Restrepo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+                <w:t xml:space="preserve">W. Kaewmanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Stemmelen</w:t>
+                <w:t xml:space="preserve">R. Gavagsaz-Ghoachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Phattanasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.100⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012034v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel 3D Structures Enhanced by Electrodeposition of Nickel Nanoparticles as High Performance Anodes for Direct Borohydride Fuel Cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaled Model for Multicomponent Gas Transport in Porous Media Incorporating Slip Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Maurer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (7), pp.1789-1799. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (2), pp.309-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202000254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01478-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547431v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series hybrid fuel cell/supercapacitor power source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Siangsanoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bahrami</w:t>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Kaewmanee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Phattanasak</w:t>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.001⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.466-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885195v1</w:t>
+                <w:t xml:space="preserve">hal-02484434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaled Model for Multicomponent Gas Transport in Porous Media Incorporating Slip Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen-promoted hydrogen adsorption on activated and hybrid carbon materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Jeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gadonneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moyne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Abdedayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 135 (2), pp.309-330. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (55), pp.30767-30782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01478-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984096v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel Metal Nanoparticles as Anode Electrocatalysts for Highly Efficient Direct Borohydride Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Ould-Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.8520-8528. </w:t>
@@ -4237,51 +4237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the current technologies and performances of hydrogen compression for stationary and automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,827 +4335,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid maximum power point tracking algorithm with improved dynamic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Komini Babu</w:t>
+                <w:t xml:space="preserve">Roghayeh Gavagsaz-Ghoachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Spernjak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Dillet</w:t>
+                <w:t xml:space="preserve">Majid Zandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lamibrac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Maranzana</w:t>
+                <w:t xml:space="preserve">Matheepot Phattanasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 254, pp.113659. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.982 - 991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274742v1</w:t>
+                <w:t xml:space="preserve">hal-01862676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid maximum power point tracking algorithm with improved dynamic performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operating heterogeneities within a direct borohydride fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roghayeh Gavagsaz-Ghoachani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 439, pp.227099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862676v1</w:t>
+                <w:t xml:space="preserve">hal-02385922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating heterogeneities within a direct borohydride fuel cell</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (31), pp.16811-16823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385922v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design and modeling of an equalizer for fuel cell energy management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2019.2899150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186775v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and modeling of an equalizer for fuel cell energy management systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Weber</w:t>
+                <w:t xml:space="preserve">De nouvelles technologies de l’énergie en rupture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kalaydjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2019.2899150⟩</w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.095.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178404v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles technologies de l’énergie en rupture ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">S. Komini Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kalaydjian</w:t>
+                <w:t xml:space="preserve">D. Spernjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+                <w:t xml:space="preserve">A. Lamibrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.113659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/re1.095.0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357604v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the modified Dubinin-Astakhov equation for a better understanding of high-pressure hydrogen adsorption on activated carbons</w:t>
               </w:r>
@@ -5271,64 +5271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric-cell characterization of the redox flow battery system: Application to the detection of degradations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5418,51 +5418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Operando and Local Estimation of the Effective Humidity of PEMFC Electrodes and Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5985,51 +5985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 767, pp.1 - 6. </w:t>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (1), pp.483 - 496. </w:t>
@@ -6213,51 +6213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Startup (and Shutdown) Model for Polymer Electrolyte Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,291 +6341,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Water Management on Local Potential Evolutions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castanheira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lamibrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 69 (17), pp.1267 - 1276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06917.1267ecst⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431622v1</w:t>
+                <w:t xml:space="preserve">hal-01417575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Water Management on Local Potential Evolutions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t>
+              <w:t xml:space="preserve">, 2015, 69 (17), pp.1267 - 1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/06917.1267ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417575v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Results with Fuel Cell Start-up and Shut-down. Impact of Type of Carbon for Cathode Catalyst Support</w:t>
               </w:r>
@@ -6637,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,51 +6784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6873,291 +6873,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Potential Excursions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+                <w:t xml:space="preserve">An ex-situ experiment to study the two-phase flow induced by water condensation into the channels of proton exchange membrane fuel cells (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0511510jes⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (22), pp.7192 - 7203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417589v1</w:t>
+                <w:t xml:space="preserve">hal-01417582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ex-situ experiment to study the two-phase flow induced by water condensation into the channels of proton exchange membrane fuel cells (PEMFC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Potential Excursions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spernjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mukundan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coeuriot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. L. Borup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (22), pp.7192 - 7203. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (10), pp.F1212-F1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0511510jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417582v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t>
               </w:r>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7290,51 +7290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and water transfer in PEMFCs: Investigating the role of the microporous layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,103 +7368,115 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (6), pp.2649 - 2658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7482,265 +7494,265 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of flow rates and electrode specifications on degradations during repeated startups and shutdowns in polymer-electrolyte membrane fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spernjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangachary Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 250, pp.68 - 79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Castanheira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,252 +7774,252 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Evolution of Local Potentials during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Spernjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangachary Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph D. Fairweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05801.1631ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Model of Polymer Electrolyte Membrane Fuel Cell Startup and Shutdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,119 +8054,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1), pp.1619-1630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05801.1619ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Electrode Temperatures, Heat and Water Fluxes in PEMFCs: Conclusions about Transfer Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8172,399 +8184,399 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (2), pp.F191 - F204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.006303jes⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation heterogeneities induced by repetitive start/stop events in proton exchange membrane fuel cell: Inlet vs. outlet and channel vs. land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis F. Castanheira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138–139, pp.416 - 426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Currents, CO2 Emissions and Decrease of the Pt Electrochemical Surface Area during Fuel Cell Start-Up and Shut-Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Spernjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (2), pp.701-710. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05002.0701ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8586,252 +8598,252 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8866,553 +8878,553 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of the two-phase flow in the air channel of a proton exchange membrane fuel cell and of the effects of a clogging/unclogging sequence on the current density distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 195 (9), pp.2795-2799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.10.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,879 +9442,879 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-instrumented polymer exchange membrane fuel cell. Observation of the in-plane non homogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (2), pp.748-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of a spreader heat sink for power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (1), pp.21 - 29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1290-0729(03)00107-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10312,78 +10324,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced solutions to improve the water management in electrochemical hydrogen compressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Anta Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10415,73 +10427,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fuel Cells Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche couplée expérimentale et modèle pour l’estimation in-situ des paramètres effectifs de transport de l’eau dans une membrane AEM (PiperION)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10540,333 +10552,333 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 ème réunion plenières de la Fédération Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et étude du transport de matière dans le compresseur électrochimique à hydrogène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ma Anta Diop</w:t>
+                <w:t xml:space="preserve">A coupled modeling-experimental approach for the in situ estimation of effective water transport parameters in AEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josua Wimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hanauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème réunion plenières de la Féderation Hydrogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
+              <w:t xml:space="preserve">European Fuel Cells Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421947v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled modeling-experimental approach for the in situ estimation of effective water transport parameters in AEMFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Leduc</w:t>
+                <w:t xml:space="preserve">Caractérisation et étude du transport de matière dans le compresseur électrochimique à hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Anta Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cells Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">5ème réunion plenières de la Féderation Hydrogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233467v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in situ d’une cellule d’électrolyse à membrane échangeuse de proton fonctionnant à plus haute température (jusqu’à 150°C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10911,212 +10923,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème réunion planières de la Fédération Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing stainless steel activity for the Oxygen Evolution Reaction in Alkaline Electrolyte using Co3O4 spinel deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Martinez Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Savinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76 th Annual Meeting of the International Society of Electrochemistry (ISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la pression cathodique et de l’architecture de la cellule sur la perméation d’hydrogène et les performances d’un électrolyseur PEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolo Hamadou Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11124,110 +11136,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème réunion plenières de la Fédération Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation in-situ de la conductivité thermique de la GDL dans les PEMFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11249,106 +11261,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Plenières de la Féderation Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d’un compresseur électrochimique et d’un sécheur passif à membrane polymère pour la compression d’hydrogène jusqu’à 100 bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11370,231 +11382,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Plenieres de la Féderation Hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiNx based protective coatings for corrosion protection of 316L stainless steel bipolar plates under PEMWE anode-like conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varvara Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vucko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCORR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lumped Model of Water and Heat Transport in a PEMFC Fuel Cell and the Associated Methods for Estimating the Effective Transport Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11653,73 +11665,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a PTL Coating and The Clamping Pressure on The Performance of a PEM Electrolyzer Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11778,569 +11790,569 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">243rd Meeting of the Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, May 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation study of Pt3Co catalytic layers in 25 cm² Proton Exchange Membrane Fuel Cell setup – A segmented cell and material study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Riasse</w:t>
+                <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232584</w:t>
+              <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172124v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soumya Atmane</w:t>
+                <w:t xml:space="preserve">Development of a hydrogen electrochemical compression system for Joule-Thomson Cryocooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">8th European Space Cryogenics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Noordiwjk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291623v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a hydrogen electrochemical compression system for Joule-Thomson Cryocooler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+                <w:t xml:space="preserve">Two-Phase Flow Through the PTL of PEM Water Electrolyzer: MRI Experiments and Numerical Modeling Using Phase-Field Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Amoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Space Cryogenics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Noordiwjk, Netherlands</w:t>
+              <w:t xml:space="preserve">244th ECS Meeting (ElectroChemical Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317117v1</w:t>
+                <w:t xml:space="preserve">hal-04311779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Through the PTL of PEM Water Electrolyzer: MRI Experiments and Numerical Modeling Using Phase-Field Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Degradation study of Pt3Co catalytic layers in 25 cm² Proton Exchange Membrane Fuel Cell setup – A segmented cell and material study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting (ElectroChemical Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden. pp.167</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311779v1</w:t>
+                <w:t xml:space="preserve">hal-04172124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un compresseur électrochimique pour des applications aérospatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12362,106 +12374,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 Plenières de la Federation Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Féderation Hydrogène, May 2023, Saint-Gilles, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Ionomer Content in Membrane Electrode Assemblies and Its Impact on the Performance in Anion Exchange Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12483,335 +12495,335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242nd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2022, Atlanta (Georgia), United States. pp.1624-1624, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2022-02431624mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposited Ni-Based Electrodes for High-Performance Borohydride Oxidation Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr G. Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th Meeting of the Electrochemical Society - 18th International Meeting on Chemical Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the kinetic reactions of formate dehydrogenase within an electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Chimie Physique 2021- SCF 2021 (RCP21) 20-23 septembre 2021, Sète (34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CCM fabrication: identification of key parameters and its impact on PEMFC performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12820,672 +12832,672 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Direct Borohydride Fuel Cells Using Non-PGM Electrocatalysts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hybrid power electronics architecture to implement the fuel cell management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1552-1559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE44975.2020.9235418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953388v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid power electronics architecture to implement the fuel cell management system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High-Performance Direct Borohydride Fuel Cells Using Non-PGM Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr G. Oshchepkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190953v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un compresseur à hydrogène par adsorption / désorption cyclique sur charbon actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride Electrooxidation (BOR) on Nickel: Towards Understanding of the Reaction Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr G. Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability Insurance of the Boost Converters Dedicated to Fuel Cell Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13494,100 +13506,100 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Salerno, Italy. pp.273-286, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
+                <w:t xml:space="preserve">Experimental evidence of local heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
@@ -13601,366 +13613,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Fuel Cells Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186747v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and cons of direct borohydride fuel cells: an electrocatalysis and electrocatalysts prospect</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Operating heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals &amp; Development of Fuel Cells (FDFC 2019)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426863v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of local heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pros and cons of direct borohydride fuel cells: an electrocatalysis and electrocatalysts prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Romanovna Savinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cells Forum 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">Fundamentals &amp; Development of Fuel Cells (FDFC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186543v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating Heterogeneities Along a Direct Borohydride Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Ould Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13968,106 +13980,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Topical ISE Meeting of the International Society of electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage on nanostructured carbon materials by adsorption and compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14076,633 +14088,633 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D electrode model for half-cell characterization of a redox flow battery,</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axane commitment for a sustainable, reliable, and field proven power source through partnership with laboratories and design efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rossinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Flow Battery Forum (IFBF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">3rd International Hydrogen Technologies Congress </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Alanya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919862v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une cellule PEM dans son environnement stack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A reduced model for monitoring the amount of liquid water present in the flow fields of a PEMFC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySpàC (hydrogène, Systèmes et Pile à Combustible)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">22nd edition of the World Hydrogen Energy Conference (WHEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919869v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axane commitment for a sustainable, reliable, and field proven power source through partnership with laboratories and design efforts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D electrode model for half-cell characterization of a redox flow battery,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Hydrogen Technologies Congress </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Alanya, Turkey</w:t>
+              <w:t xml:space="preserve">The International Flow Battery Forum (IFBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766299v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced model for monitoring the amount of liquid water present in the flow fields of a PEMFC.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation d’une cellule PEM dans son environnement stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd edition of the World Hydrogen Energy Conference (WHEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySpàC (hydrogène, Systèmes et Pile à Combustible)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919854v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental test of porous transport layers for PEM electrolysis and modeling of the internal gas/water transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parra Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14717,225 +14729,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd edition of the World Hydrogen Energy Conference (WHEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-driven hydrogen compression based on adsorption onto activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Carbon Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Non-Mechanical Hydrogen Compressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14950,350 +14962,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySPàC (Hydrogène, Systèmes et Pile à Combustible)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption on HTC-Activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Jeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la teneur en oxygène des carbones activés sur leur capacité de stockage de l’hydrogène à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Jeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GdR 3652 HySPàC du CNRS (Hydrogène, Systèmes et Pile à Combustible)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an Organic Alkaline Redox Flow Battery By Means of a Segmented Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15308,100 +15320,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical Society Meeting - ECS 232</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15442,73 +15454,73 @@
               <w:t xml:space="preserve">EFC2015 European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15517,400 +15529,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the H2 inlet region: a macroscopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fuel Cell conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la purge à l’anode sur une pile à combustible à membrane (PEMFC) fonctionnant en mode bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la température des électrodes, des flux de chaleur et d’eau dans une pile à combustible à membrane : conclusions sur les mécanismes de transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15938,87 +15950,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pile à combustible au design thermique optimisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16059,418 +16071,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Pseudo-2D d'une PEMFC- Description du transport de l'eau liquide et effet du noyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Pacte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Le Hohwald, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude bidimensionnelle d'une PEMFC- Analyses théorique et expérimentale, société Francaise de Chimie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Electrochimie et Modélisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16480,78 +16492,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et optimisation des performances d'un compresseur à hydrogène par adsorption-désorption à entraînement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16583,73 +16595,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France. Société Française de Thermique, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of CCM fabrication on PEM fuel cell performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16658,244 +16670,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School Hydrogen-Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of membrane electrode assembly fabrication on PEM fuel cell performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption in cryogenic conditions: relationship between the porous texture and the parameters of the Modified Dubinin-Astakhov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16917,124 +16929,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a new PEMFC stack design for controlled water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17079,87 +17091,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carisma 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Newcastel, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About fuel starvation in PEMFC: characterization of the mechanism of degradation and mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17204,100 +17216,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fuel cell car workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the localized behaviour of an organic alkaline redox flow battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17312,51 +17324,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Flow Battery Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17366,267 +17378,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials for Proton Exchange Fuel cell for Mobility and Stationary applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Bernhard Project Editor Chemistry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilization of Hydrogen for Sustainable Energy and Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Publisher Co, pp.399-432, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110596274-020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Adsorption on Nanotextured Carbon Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen Storage Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119460572.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17636,65 +17648,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17728,51 +17740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2014/060198. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17782,114 +17794,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermique des composants électroniques de puissance par la méthode des quadripôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2003INPL016N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId419"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18036,51 +18048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chergui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ringot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vucko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151650" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Branco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03494479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R Savinova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.03.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Didierjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105704" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bahrami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac2686" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Asonkeng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ramirez-Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L S Canevesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22192" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9b94" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8050739" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jeder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdedayem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000254" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siangsanoh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewmanee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phattanasak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Rostamikia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01616" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sellin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900068" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.11.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227099" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02178404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2899150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357604v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.095.0062" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.240" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godet-Bar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134705" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00107-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFX7ZSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Anta Diop" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Wimmer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eppler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hanauer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421964v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Abderrahmane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05311928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Martinez Rosales" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421980v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolo Hamadou Soro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767009v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04709661v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Helbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311764v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206603v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317117v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317113v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02431624mtgabs" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194907v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521481v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE44975.2020.9235418" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953376v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193209v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_21" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186747v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Romanovna Savinova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186543v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426847v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould Amara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919869v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919841v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra Julian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ouederni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919803v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663973v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376124v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521772v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521767v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bouleau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186765v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577206v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04834374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110596274-020" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119460572.ch9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749824v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL016N" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chergui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vucko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Branco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03494479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R Savinova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.03.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Didierjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105704" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bahrami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac2686" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Asonkeng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ramirez-Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L S Canevesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22192" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8050739" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9b94" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000254" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siangsanoh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewmanee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phattanasak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jeder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdedayem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Rostamikia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01616" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sellin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900068" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.11.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02178404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2899150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.095.0062" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.240" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godet-Bar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134705" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ15ZLX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00107-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFX7ZSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Anta Diop" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Wimmer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eppler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hanauer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421947v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421964v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Abderrahmane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05311928v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Martinez Rosales" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421980v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolo Hamadou Soro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767009v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766992v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04709661v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Helbert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317117v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317113v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029784v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02431624mtgabs" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194907v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461628v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521481v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE44975.2020.9235418" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953388v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953376v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_21" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186747v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Romanovna Savinova" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426847v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould Amara" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919862v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919869v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919841v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra Julian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919819v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ouederni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919803v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663973v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521772v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521767v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bouleau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186765v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577206v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04834374v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110596274-020" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920185v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119460572.ch9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749824v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL016N" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>