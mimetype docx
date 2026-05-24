--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -93,195 +93,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective TiO x N y -based multilayer coatings for 316L stainless steel bipolar plates in a PEM water electrolyzer</w:t>
+                <w:t xml:space="preserve">Augmented Stainless Steel Porous Transport Layers through Co 3 O 4 Spinel Deposition for the Oxygen Evolution Reaction in Alkaline Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Chergui</w:t>
+                <w:t xml:space="preserve">Garance Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lescop</w:t>
+                <w:t xml:space="preserve">José Carlos Martinez Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Prestat</w:t>
+                <w:t xml:space="preserve">Gwénaëlle Kéranguéven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Ringot</w:t>
+                <w:t xml:space="preserve">Eric Sibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Vucko</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, pp.151650. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (7), pp.6563-6576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c08886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279958v1</w:t>
+                <w:t xml:space="preserve">hal-05617623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Gas Invasion Mechanism in the Porous Transport Layer of a PEM Electrolyzer</w:t>
               </w:r>
@@ -395,347 +395,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical method for the in-situ estimation of the effective thermal resistance of gas diffusion layers in PEMFC</w:t>
+                <w:t xml:space="preserve">Protective TiO x N y -based multilayer coatings for 316L stainless steel bipolar plates in a PEM water electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leduc</w:t>
+                <w:t xml:space="preserve">Khaoula Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bligny</w:t>
+                <w:t xml:space="preserve">Michel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+                <w:t xml:space="preserve">Geoffrey Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+                <w:t xml:space="preserve">Flavien Vucko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 505, pp.145001. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.151650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766976v1</w:t>
+                <w:t xml:space="preserve">hal-05279958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative water management system for the electrochemical compression of hydrogen up to 10 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87, pp.117-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the contact resistance between the anode and the porous transport layer in a proton exchange membrane water electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -763,51 +763,51 @@
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58, pp.351-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.01.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -825,2144 +825,2161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (8), pp.e29622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in heteroatom doped carbon based electrocatalyst for oxygen reduction reaction in anion exchange membrane fuel cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A practical method for the in-situ estimation of the effective thermal resistance of gas diffusion layers in PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravikumar Thimmappa</w:t>
+                <w:t xml:space="preserve">Valentin Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.177⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 505, pp.145001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.145001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03867056v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Ink Formulation and Preparation on the Performance of Proton-Exchange Membrane Fuel Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress in heteroatom doped carbon based electrocatalyst for oxygen reduction reaction in anion exchange membrane fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rambabu Gutru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Peignier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravikumar Thimmappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16227519⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.3593 - 3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.10.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04780990v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ estimation of water transfer parameters in a proton exchange membrane fuel cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Influence of Ink Formulation and Preparation on the Performance of Proton-Exchange Membrane Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarina Turtayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.232719⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16227519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414517v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct borohydride fuel cells: A selected review of their reaction mechanisms, electrocatalysts, and influence of operating parameters on their performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena R Savinova</w:t>
+                <w:t xml:space="preserve">In-situ estimation of water transfer parameters in a proton exchange membrane fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tobias Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32, pp.100883. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 560, pp.232719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2021.100883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.232719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494479v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a thermally driven hydrogen compressor as a performance optimization tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing catalyst-coated membranes by ultrasonic spray deposition for PEMFC: Identification of key parameters and their impact on PEMFC performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarina Turtayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nicolas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119628⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (36), pp.16165-16178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849414v1</w:t>
+                <w:t xml:space="preserve">hal-03786956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing catalyst-coated membranes by ultrasonic spray deposition for PEMFC: Identification of key parameters and their impact on PEMFC performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Mozet</w:t>
+                <w:t xml:space="preserve">Heterogeneous current and concentration distributions in a redox flow battery: Influence on the cell voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Peignier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (36), pp.16165-16178. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.03.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786956v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous current and concentration distributions in a redox flow battery: Influence on the cell voltage</w:t>
+                <w:t xml:space="preserve">Fuel cell management system: An approach to increase its durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Zhang</w:t>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cazot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Maranzana</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dillet</w:t>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Didierjean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55, </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.118070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792611v1</w:t>
+                <w:t xml:space="preserve">hal-03469589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell management system: An approach to increase its durability</w:t>
+                <w:t xml:space="preserve">Insights into the electrocatalytic behavior of nitrogen and sulfur co-doped carbon nanotubes toward oxygen reduction reaction in alkaline media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milad Bahrami</w:t>
+                <w:t xml:space="preserve">Gutru Rambabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarina Turtayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Weber</w:t>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (35), pp.16739-16754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-07653-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469589v1</w:t>
+                <w:t xml:space="preserve">hal-03786957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the electrocatalytic behavior of nitrogen and sulfur co-doped carbon nanotubes toward oxygen reduction reaction in alkaline media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of a thermally driven hydrogen compressor as a performance optimization tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gutru Rambabu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Feina Xu</w:t>
+                <w:t xml:space="preserve">K Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (35), pp.16739-16754. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-022-07653-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786957v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a Proton Exchange Membrane Fuel Cell Stack Cell by Cell: Illustration of a Mechanism for the Propagation of Degradations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct borohydride fuel cells: A selected review of their reaction mechanisms, electrocatalysts, and influence of operating parameters on their performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bahrami</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandr Oshchepkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena R Savinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac2686⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.100883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2021.100883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483327v1</w:t>
+                <w:t xml:space="preserve">hal-03494479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of metallic nanoparticles for heterogeneous catalysis: Application to the Direct Borohydride Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Asonkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Le Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 618, pp.118117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Step Forward in Understanding the Hydrogen Adsorption and Compression on Activated Carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael L S Canevesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (10), pp.12562-12574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.0c22192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Non-Mechanical Hybrid Hydrogen Compression for Decentralized Hydrogen Facilities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling a Proton Exchange Membrane Fuel Cell Stack Cell by Cell: Illustration of a Mechanism for the Propagation of Degradations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (9), pp.094507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ac2686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13123145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02887718v1</w:t>
+                <w:t xml:space="preserve">hal-03483327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Stack Lifetime Improvement through Adapted Power Electronic Architecture in a Fuel Cell Hybrid System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (5), pp.739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math8050739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Resolved Analysis of an Organic Alkaline RFB to Investigate the Influence of the Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/ab9b94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive review on water management strategies and developments in anion exchange membrane fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rambabu Gutru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2970,3118 +2987,3101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (38), pp.19642 - 19663. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the porous transport layer properties on the mass and charge transfer in a segmented PEM electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Parra-Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (15), pp.8094-8106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel 3D Structures Enhanced by Electrodeposition of Nickel Nanoparticles as High Performance Anodes for Direct Borohydride Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Asonkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (7), pp.1789-1799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/celc.202000254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series hybrid fuel cell/supercapacitor power source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Kaewmanee</w:t>
+                <w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gavagsaz-Ghoachani</w:t>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Phattanasak</w:t>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.466-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885195v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaled Model for Multicomponent Gas Transport in Porous Media Incorporating Slip Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen-promoted hydrogen adsorption on activated and hybrid carbon materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moyne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asma Jeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gadonneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdedayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01478-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (55), pp.30767-30782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984096v1</w:t>
+                <w:t xml:space="preserve">hal-03042020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">Series hybrid fuel cell/supercapacitor power source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siangsanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kaewmanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gavagsaz-Ghoachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Phattanasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.099⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484434v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-promoted hydrogen adsorption on activated and hybrid carbon materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaled Model for Multicomponent Gas Transport in Porous Media Incorporating Slip Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (2), pp.309-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01478-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03042020v1</w:t>
+                <w:t xml:space="preserve">hal-02984096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel Metal Nanoparticles as Anode Electrocatalysts for Highly Efficient Direct Borohydride Fuel Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
+                <w:t xml:space="preserve">Towards Non-Mechanical Hybrid Hydrogen Compression for Decentralized Hydrogen Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01616⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.3145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13123145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385910v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring electro-osmotic drag coefficients in PFSA membranes without any diffusion assumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Mozet</w:t>
+                <w:t xml:space="preserve">Feasibility of Hydrogen Compression in an Electrochemical System: Focus on Water Transport Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ménage</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201900068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279170v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Hydrogen Compression in an Electrochemical System: Focus on Water Transport Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Review of the current technologies and performances of hydrogen compression for stationary and automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Maranzana</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201900068⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.150-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357725v1</w:t>
+                <w:t xml:space="preserve">hal-02014572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the current technologies and performances of hydrogen compression for stationary and automotive applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+                <w:t xml:space="preserve">Hybrid maximum power point tracking algorithm with improved dynamic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roghayeh Gavagsaz-Ghoachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Zandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheepot Phattanasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.11.028⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.982 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014572v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid maximum power point tracking algorithm with improved dynamic performance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operating heterogeneities within a direct borohydride fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheepot Phattanasak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130, pp.982 - 991. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 439, pp.227099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862676v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating heterogeneities within a direct borohydride fuel cell</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (31), pp.16811-16823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385922v1</w:t>
+                <w:t xml:space="preserve">hal-02186775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Komini Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Spernjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamibrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.113659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186775v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and modeling of an equalizer for fuel cell energy management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 158, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPEL.2019.2899150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles technologies de l’énergie en rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kalaydjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/re1.095.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Dillet</w:t>
+                <w:t xml:space="preserve">Application of the modified Dubinin-Astakhov equation for a better understanding of high-pressure hydrogen adsorption on activated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lamibrac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">S. Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (48), pp.25912-25926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274742v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the modified Dubinin-Astakhov equation for a better understanding of high-pressure hydrogen adsorption on activated carbons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Maranzana</w:t>
+                <w:t xml:space="preserve">Symmetric-cell characterization of the redox flow battery system: Application to the detection of degradations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Celzard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Godet-Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.240⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321, pp.134705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.134705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357721v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric-cell characterization of the redox flow battery system: Application to the detection of degradations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring electro-osmotic drag coefficients in PFSA membranes without any diffusion assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Godet-Bar</w:t>
+                <w:t xml:space="preserve">R.C. Sellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.134705⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279165v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Operando and Local Estimation of the Effective Humidity of PEMFC Electrodes and Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaumont</w:t>
+                <w:t xml:space="preserve">Nickel Metal Nanoparticles as Anode Electrocatalysts for Highly Efficient Direct Borohydride Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Oshchepkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ould-Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Guétaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0161714jes⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.8520-8528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687915v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part I: Impact of water diffusion and nitrogen crossover</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">In Operando and Local Estimation of the Effective Humidity of PEMFC Electrodes and Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guétaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.11.079⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (14), pp.F1535 - F1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0161714jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172089v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part II: Aging mitigation strategies based on water management and nitrogen crossover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part I: Impact of water diffusion and nitrogen crossover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 340, pp.419-427. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.10.045⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 340, pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172086v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part II: Aging mitigation strategies based on water management and nitrogen crossover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340, pp.419-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744069v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less-Nafion electrodes based on PSSA-Pt/Vulcan catalyst for PEM fuel cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 767, pp.1 - 6. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (3), pp.1800-1812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2016.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410295v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the hydrogen inlet region: A macroscopic approach</w:t>
               </w:r>
@@ -6106,51 +6106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6207,3901 +6207,3914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Startup (and Shutdown) Model for Polymer Electrolyte Membrane Fuel Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less-Nafion electrodes based on PSSA-Pt/Vulcan catalyst for PEM fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0451507jes⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 767, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2016.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417570v1</w:t>
+                <w:t xml:space="preserve">hal-01410295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Castanheira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Water Management on Local Potential Evolutions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (17), pp.1267 - 1276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/06917.1267ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Results with Fuel Cell Start-up and Shut-down. Impact of Type of Carbon for Cathode Catalyst Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (17), pp.1065 - 1074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/06917.1065ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ex-situ experiment to study the two-phase flow induced by water condensation into the channels of proton exchange membrane fuel cells (PEMFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (22), pp.7192 - 7203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Potential Excursions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spernjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Borup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (10), pp.F1212-F1220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.0511510jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and water transfer in PEMFCs: Investigating the role of the microporous layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Startup (and Shutdown) Model for Polymer Electrolyte Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lamibrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.105⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (7), pp.F694-F706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0451507jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01418287v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of flow rates and electrode specifications on degradations during repeated startups and shutdowns in polymer-electrolyte membrane fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Spernjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangachary Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 250, pp.68 - 79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Castanheira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Evolution of Local Potentials during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermal and water transfer in PEMFCs: Investigating the role of the microporous layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/05801.1631ecst⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (6), pp.2649 - 2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431050v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Model of Polymer Electrolyte Membrane Fuel Cell Startup and Shutdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1), pp.1619-1630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05801.1619ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Electrode Temperatures, Heat and Water Fluxes in PEMFCs: Conclusions about Transfer Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (2), pp.F191 - F204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.006303jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation heterogeneities induced by repetitive start/stop events in proton exchange membrane fuel cell: Inlet vs. outlet and channel vs. land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis F. Castanheira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138–139, pp.416 - 426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Currents, CO2 Emissions and Decrease of the Pt Electrochemical Surface Area during Fuel Cell Start-Up and Shut-Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Spernjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (2), pp.701-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05002.0701ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Didierjean</w:t>
+                <w:t xml:space="preserve">Time Evolution of Local Potentials during PEM Fuel Cell Operation with Dead-Ended Anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Spernjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rangachary Mukundan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph D. Fairweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05801.1631ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01486130v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lamibrac</w:t>
+                <w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567953v1</w:t>
+                <w:t xml:space="preserve">hal-01486130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mainka</w:t>
+                <w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lamibrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01567998v1</w:t>
+                <w:t xml:space="preserve">hal-01567953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamibrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568014v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of the two-phase flow in the air channel of a proton exchange membrane fuel cell and of the effects of a clogging/unclogging sequence on the current density distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+                <w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Conteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.10.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00799565v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Mainka</w:t>
+                <w:t xml:space="preserve">Direct observation of the two-phase flow in the air channel of a proton exchange membrane fuel cell and of the effects of a clogging/unclogging sequence on the current density distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (9), pp.2795-2799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.10.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568043v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01814397v1</w:t>
+                <w:t xml:space="preserve">hal-01568043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494958v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-instrumented polymer exchange membrane fuel cell. Observation of the in-plane non homogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (2), pp.748-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10110,211 +10123,332 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transport in PFSA membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design optimization of a spreader heat sink for power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (1), pp.21 - 29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1290-0729(03)00107-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10324,1785 +10458,1785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced solutions to improve the water management in electrochemical hydrogen compressors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et étude du transport de matière dans le compresseur électrochimique à hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Anta Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cells Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">5ème réunion plenières de la Féderation Hydrogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233443v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche couplée expérimentale et modèle pour l’estimation in-situ des paramètres effectifs de transport de l’eau dans une membrane AEM (PiperION)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A coupled modeling-experimental approach for the in situ estimation of effective water transport parameters in AEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josua Wimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hanauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 ème réunion plenières de la Fédération Hydrogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
+              <w:t xml:space="preserve">European Fuel Cells Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421923v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled modeling-experimental approach for the in situ estimation of effective water transport parameters in AEMFC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Caractérisation in situ d’une cellule d’électrolyse à membrane échangeuse de proton fonctionnant à plus haute température (jusqu’à 150°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hanauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cells Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">5ème réunion planières de la Fédération Hydrogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233467v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et étude du transport de matière dans le compresseur électrochimique à hydrogène</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+                <w:t xml:space="preserve">Enhancing stainless steel activity for the Oxygen Evolution Reaction in Alkaline Electrolyte using Co3O4 spinel deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Martinez Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Savinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème réunion plenières de la Féderation Hydrogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
+              <w:t xml:space="preserve">76 th Annual Meeting of the International Society of Electrochemistry (ISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421947v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in situ d’une cellule d’électrolyse à membrane échangeuse de proton fonctionnant à plus haute température (jusqu’à 150°C)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effet de la pression cathodique et de l’architecture de la cellule sur la perméation d’hydrogène et les performances d’un électrolyseur PEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolo Hamadou Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème réunion planières de la Fédération Hydrogène</w:t>
+              <w:t xml:space="preserve">5ème réunion plenières de la Fédération Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421964v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing stainless steel activity for the Oxygen Evolution Reaction in Alkaline Electrolyte using Co3O4 spinel deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+                <w:t xml:space="preserve">Une approche couplée expérimentale et modèle pour l’estimation in-situ des paramètres effectifs de transport de l’eau dans une membrane AEM (PiperION)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feina Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76 th Annual Meeting of the International Society of Electrochemistry (ISE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
+              <w:t xml:space="preserve">5 ème réunion plenières de la Fédération Hydrogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311928v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pression cathodique et de l’architecture de la cellule sur la perméation d’hydrogène et les performances d’un électrolyseur PEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Advanced solutions to improve the water management in electrochemical hydrogen compressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Anta Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tien Dung Le</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème réunion plenières de la Fédération Hydrogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Annecy (74000), France</w:t>
+              <w:t xml:space="preserve">European Fuel Cells Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421980v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation in-situ de la conductivité thermique de la GDL dans les PEMFCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Plenières de la Féderation Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d’un compresseur électrochimique et d’un sécheur passif à membrane polymère pour la compression d’hydrogène jusqu’à 100 bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Plenieres de la Féderation Hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiNx based protective coatings for corrosion protection of 316L stainless steel bipolar plates under PEMWE anode-like conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varvara Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vucko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCORR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lumped Model of Water and Heat Transport in a PEMFC Fuel Cell and the Associated Methods for Estimating the Effective Transport Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a PTL Coating and The Clamping Pressure on The Performance of a PEM Electrolyzer Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">243rd Meeting of the Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, May 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Oxide Catalyst for next PEMFC generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Elmaalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a hydrogen electrochemical compression system for Joule-Thomson Cryocooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Space Cryogenics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Noordiwjk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase Flow Through the PTL of PEM Water Electrolyzer: MRI Experiments and Numerical Modeling Using Phase-Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Amoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12111,163 +12245,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting (ElectroChemical Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation study of Pt3Co catalytic layers in 25 cm² Proton Exchange Membrane Fuel Cell setup – A segmented cell and material study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12286,4203 +12420,4203 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France. pp.ise232584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un compresseur électrochimique pour des applications aérospatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 Plenières de la Federation Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Féderation Hydrogène, May 2023, Saint-Gilles, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Ionomer Content in Membrane Electrode Assemblies and Its Impact on the Performance in Anion Exchange Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">242nd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2022, Atlanta (Georgia), United States. pp.1624-1624, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2022-02431624mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposited Ni-Based Electrodes for High-Performance Borohydride Oxidation Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr G. Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th Meeting of the Electrochemical Society - 18th International Meeting on Chemical Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the kinetic reactions of formate dehydrogenase within an electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Chimie Physique 2021- SCF 2021 (RCP21) 20-23 septembre 2021, Sète (34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CCM fabrication: identification of key parameters and its impact on PEMFC performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid power electronics architecture to implement the fuel cell management system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1552-1559, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE44975.2020.9235418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Performance Direct Borohydride Fuel Cells Using Non-PGM Electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr G. Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un compresseur à hydrogène par adsorption / désorption cyclique sur charbon actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride Electrooxidation (BOR) on Nickel: Towards Understanding of the Reaction Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Braesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr G. Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Rostamikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability Insurance of the Boost Converters Dedicated to Fuel Cell Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Salerno, Italy. pp.273-286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of local heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Operating heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cells Forum 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186543v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+                <w:t xml:space="preserve">Pros and cons of direct borohydride fuel cells: an electrocatalysis and electrocatalysts prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Braesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Romanovna Savinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells 2019</w:t>
+              <w:t xml:space="preserve">Fundamentals &amp; Development of Fuel Cells (FDFC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186747v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and cons of direct borohydride fuel cells: an electrocatalysis and electrocatalysts prospect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+                <w:t xml:space="preserve">Experimental evidence of local heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals &amp; Development of Fuel Cells (FDFC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Fuel Cells Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426863v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating Heterogeneities Along a Direct Borohydride Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Ould Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Topical ISE Meeting of the International Society of electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage on nanostructured carbon materials by adsorption and compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axane commitment for a sustainable, reliable, and field proven power source through partnership with laboratories and design efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rossinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Hydrogen Technologies Congress </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Alanya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced model for monitoring the amount of liquid water present in the flow fields of a PEMFC.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1D electrode model for half-cell characterization of a redox flow battery,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd edition of the World Hydrogen Energy Conference (WHEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">The International Flow Battery Forum (IFBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919854v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D electrode model for half-cell characterization of a redox flow battery,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d’une cellule PEM dans son environnement stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Flow Battery Forum (IFBF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySpàC (hydrogène, Systèmes et Pile à Combustible)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919862v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une cellule PEM dans son environnement stack</w:t>
+                <w:t xml:space="preserve">A reduced model for monitoring the amount of liquid water present in the flow fields of a PEMFC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySpàC (hydrogène, Systèmes et Pile à Combustible)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">22nd edition of the World Hydrogen Energy Conference (WHEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919869v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental test of porous transport layers for PEM electrolysis and modeling of the internal gas/water transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parra Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd edition of the World Hydrogen Energy Conference (WHEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-driven hydrogen compression based on adsorption onto activated carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Carbon Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Non-Mechanical Hydrogen Compressors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hydrogen adsorption on HTC-Activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Jeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySPàC (Hydrogène, Systèmes et Pile à Combustible)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919809v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption on HTC-Activated carbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Effet de la teneur en oxygène des carbones activés sur leur capacité de stockage de l’hydrogène à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Jeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion du GdR 3652 HySPàC du CNRS (Hydrogène, Systèmes et Pile à Combustible)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919819v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la teneur en oxygène des carbones activés sur leur capacité de stockage de l’hydrogène à température ambiante</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of an Organic Alkaline Redox Flow Battery By Means of a Segmented Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GdR 3652 HySPàC du CNRS (Hydrogène, Systèmes et Pile à Combustible)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Electrochemical Society Meeting - ECS 232</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919803v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an Organic Alkaline Redox Flow Battery By Means of a Segmented Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cazot</w:t>
+                <w:t xml:space="preserve">Mechanical and Non-Mechanical Hydrogen Compressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical Society Meeting - ECS 232</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySPàC (Hydrogène, Systèmes et Pile à Combustible)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663973v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFC2015 European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Naples, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the H2 inlet region: a macroscopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fuel Cell conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la purge à l’anode sur une pile à combustible à membrane (PEMFC) fonctionnant en mode bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la température des électrodes, des flux de chaleur et d’eau dans une pile à combustible à membrane : conclusions sur les mécanismes de transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pile à combustible au design thermique optimisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Pseudo-2D d'une PEMFC- Description du transport de l'eau liquide et effet du noyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Pacte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Le Hohwald, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude bidimensionnelle d'une PEMFC- Analyses théorique et expérimentale, société Francaise de Chimie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Electrochimie et Modélisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16492,1153 +16626,1153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et optimisation des performances d'un compresseur à hydrogène par adsorption-désorption à entraînement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France. Société Française de Thermique, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of CCM fabrication on PEM fuel cell performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School Hydrogen-Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of membrane electrode assembly fabrication on PEM fuel cell performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarina Turtayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feina Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption in cryogenic conditions: relationship between the porous texture and the parameters of the Modified Dubinin-Astakhov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a new PEMFC stack design for controlled water management</w:t>
+                <w:t xml:space="preserve">About fuel starvation in PEMFC: characterization of the mechanism of degradation and mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lamibrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carisma 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Newcastel, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Fuel cell car workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577212v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About fuel starvation in PEMFC: characterization of the mechanism of degradation and mitigation strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the localized behaviour of an organic alkaline redox flow battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel cell car workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Orleans, France</w:t>
+              <w:t xml:space="preserve">The International Flow Battery Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577871v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the localized behaviour of an organic alkaline redox flow battery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a new PEMFC stack design for controlled water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Flow Battery Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Carisma 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Newcastel, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577206v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials for Proton Exchange Fuel cell for Mobility and Stationary applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Bernhard Project Editor Chemistry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilization of Hydrogen for Sustainable Energy and Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Publisher Co, pp.399-432, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110596274-020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Adsorption on Nanotextured Carbon Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen Storage Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119460572.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17648,143 +17782,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2014/060198. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17794,114 +17928,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermique des composants électroniques de puissance par la méthode des quadripôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003INPL016N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId419"/>
+      <w:footerReference w:type="default" r:id="rId423"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18048,51 +18182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chergui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vucko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Branco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peignier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03494479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R Savinova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.03.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Didierjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105704" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bahrami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac2686" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Asonkeng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ramirez-Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L S Canevesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22192" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8050739" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9b94" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000254" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siangsanoh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewmanee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phattanasak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jeder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdedayem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Rostamikia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01616" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sellin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900068" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.11.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02178404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2899150" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.095.0062" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.240" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godet-Bar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134705" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ15ZLX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00107-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFX7ZSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Anta Diop" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Wimmer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eppler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hanauer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421947v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421964v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Abderrahmane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05311928v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Martinez Rosales" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421980v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolo Hamadou Soro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767009v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766992v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04709661v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Helbert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317117v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317113v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029784v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02431624mtgabs" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194907v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461628v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521481v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE44975.2020.9235418" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953388v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953376v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_21" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186747v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426863v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Romanovna Savinova" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426847v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould Amara" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919862v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919869v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919841v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra Julian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919819v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ouederni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919803v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663973v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521772v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521767v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bouleau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186765v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577206v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04834374v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110596274-020" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920185v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119460572.ch9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749824v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL016N" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Martinez Rosales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle K&#233;rangu&#233;ven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08886" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchuan Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02152-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chergui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ringot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vucko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151650" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Dillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Branco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Srour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Turtayeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peignier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bligny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambabu Gutru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Thimmappa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.10.177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04780990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227519" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232719" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.03.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Didierjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105704" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Bahrami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutru Rambabu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07653-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03494479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Oshchepkov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R Savinova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Asonkeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ramirez-Vidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L S Canevesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22192" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahrami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac2686" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8050739" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02878399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Dale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9b94" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931551v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.05.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parra-Restrepo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Braesch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000254" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042020v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jeder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdedayem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02885195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siangsanoh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewmanee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phattanasak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984096v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01478-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123145" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357725v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.11.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862676v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghayeh Gavagsaz-Ghoachani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227099" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02178404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2899150" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.095.0062" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.240" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Godet-Bar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134705" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02279170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sellin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;nage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.076" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385910v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Rostamikia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01616" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ15ZLX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rael" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(03)00107-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFX7ZSBL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421947v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Anta Diop" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Wimmer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eppler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hanauer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421964v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Abderrahmane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05311928v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Savinova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolo Hamadou Soro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421923v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233443v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767009v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766992v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04709661v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Helbert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311764v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206603v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291623v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317117v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172124v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riasse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317113v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029784v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02431624mtgabs" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03194907v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr G. Oshchepkov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461628v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190953v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE44975.2020.9235418" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953388v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953376v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193209v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186747v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426863v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lafforgue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Romanovna Savinova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186543v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02426847v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould Amara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919862v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919869v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parra Julian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919819v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ouederni" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919803v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01663973v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919809v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376124v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521772v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521767v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bouleau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186765v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577206v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04834374v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110596274-020" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920185v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119460572.ch9" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749824v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL016N" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>