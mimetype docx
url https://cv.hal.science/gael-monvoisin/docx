--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gael Monvoisin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread occurrence of amphibole minerals in Paris urban dust samples: a mineralogical tracer of urban wear?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106497. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic biogeochemical processes and fluxes in the hypoxic and acidified northern Gulf of Mexico (nGoM), part I: Carbonate dissolution from in situ microprofiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Magette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.104515. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et monitoring : les spécificités de la mesure en milieux souterrains karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes souterrains karstiques. Investigations, compréhensions, représentations, 54-55, pp.84-105. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages impact of volcanism on sedimentary diagenesis: The case of the newly born volcano, Fani Maoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.122674. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05053747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Geris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Meerveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land-use on PAH transfer in sub-surface water as recorded by CaCO3 concretions in urban underground structures (Paris, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Garagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 357, pp.124437. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: a data–model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.711-729. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-711-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vegetation‐induced water table seasonality on groundwater chloride concentration dynamics in a riparian fen peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (12), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones souterrains, inspection et imagerie 3D : contraintes et potentialités d’un nouvel outil de documentation des grottes et du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: A data-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-2023-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel mass balance and isotopic records in a serpentinic weathering profile: Implications on the continental Ni budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121586. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04125164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for chemical analysis of geothermal fluids: A new approach to determine deep geothermal reservoir fluid composition with uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Izquiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Rayes-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupti Chandrasekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105477. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Santos Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welton Climaco Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of urban secondary carbonate deposit: site effect and implication for chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (6), pp.1323-1332. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2022.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Ni-rich regolith in Bavanat region, Fars province, Iran: Constraints from mineralogy, geochemistry and Ni isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soqra Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.107086. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagenesis in Sediments of the Venice Lagoon (Italy) and Its Relationship to Hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Brigolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.575547. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.575547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Analytical protocols and performance for apatite and zircon (U-Th) ∕ He analysis on quadrupole and magnetic sector mass spectrometer systems between 2007 and 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ahadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.351-370. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gchron-3-351-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Variability of Organic Matter and Phosphorus Cycling in Rhône River Prodelta Sediments (NW Mediterranean Sea, France): a Model-Data Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Ait Ballagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-020-00889-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de métiers CNRS consacré aux Milieux Souterrains et aux Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical processes in the groundwater of Soubré, Ivory Coast, West Africa: Evidence from &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O, &amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;H and major ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Adiaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Koudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchimou Assoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanon Guédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of spatial and temporal variations in trace element fluxes originating from urban areas at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.4055-4069. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02766-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for stable carbon isotope analysis of dissolved inorganic carbon in geothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Delgado‐huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9:UNSPe8685 (IF 2,022).), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1002-1013. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.448-458. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory test for oxygen and hydrogen stable isotope analyses of geothermal fluids: Assessment of reservoir fluid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne M Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (20), pp.1799 - 1810. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the balance of the intertropical front on seasonal variations of the isotopic composition in rainfall at Kisiba Masoko (Rungwe Volcanic Province, SW, Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergonzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.352-369. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2018.1443923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of suspended sediment and particle-bound trace metal elements in an urban catchment coupling elemental and isotopic geochemistry, and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (28), pp.28667 - 28681. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2892-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopic mass balances of kettle lakes in southern Quebec (Canada) as tools to document variations in groundwater quantity and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-017-6410-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of dissolved inorganic carbon (DIC) and dissolved organic carbon (DOC) in natural waters - Results from a worldwide proficiency test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delgago-Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 ((18)), pp.2099-2107 (IF 2,509)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an isotopic hydrogeochemical indicator of anthropogenic pressure on urban rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 344, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origin of water and solute transfers in deep groundwater from Oxfordian, Dogger and Trias formations in the east of the Paris Basin – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17-18), pp.1496-1510. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et intercomparaison de mesures de radon souterrain en grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du couplage géologie & acoustique pour caractériser les hétérogénéités de réservoir en domaine carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailly Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regnet Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergogne Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléofluides minéralisateurs et eaux interstitielles actuelles à l'interface socle-couverture dans le Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro(geo)logical and geochemical approach to investigate the impact of active layer groundwater on runoff in the Austrelovenbreen watershed (Western Spitsbergen - 79°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gael Monvoisin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread occurrence of amphibole minerals in Paris urban dust samples: a mineralogical tracer of urban wear?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106497. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic biogeochemical processes and fluxes in the hypoxic and acidified northern Gulf of Mexico (nGoM), part I: Carbonate dissolution from in situ microprofiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Magette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.104515. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et monitoring : les spécificités de la mesure en milieux souterrains karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes souterrains karstiques. Investigations, compréhensions, représentations, 54-55, pp.84-105. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages impact of volcanism on sedimentary diagenesis: The case of the newly born volcano, Fani Maoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.122674. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05053747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Geris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Meerveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land-use on PAH transfer in sub-surface water as recorded by CaCO3 concretions in urban underground structures (Paris, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Garagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 357, pp.124437. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: a data–model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.711-729. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-711-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones souterrains, inspection et imagerie 3D : contraintes et potentialités d’un nouvel outil de documentation des grottes et du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vegetation‐induced water table seasonality on groundwater chloride concentration dynamics in a riparian fen peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (12), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: A data-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-2023-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel mass balance and isotopic records in a serpentinic weathering profile: Implications on the continental Ni budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121586. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04125164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for chemical analysis of geothermal fluids: A new approach to determine deep geothermal reservoir fluid composition with uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Izquiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Rayes-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupti Chandrasekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105477. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Santos Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welton Climaco Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of urban secondary carbonate deposit: site effect and implication for chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (6), pp.1323-1332. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2022.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Ni-rich regolith in Bavanat region, Fars province, Iran: Constraints from mineralogy, geochemistry and Ni isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soqra Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.107086. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagenesis in Sediments of the Venice Lagoon (Italy) and Its Relationship to Hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Brigolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.575547. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.575547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Analytical protocols and performance for apatite and zircon (U-Th) ∕ He analysis on quadrupole and magnetic sector mass spectrometer systems between 2007 and 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ahadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.351-370. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gchron-3-351-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Variability of Organic Matter and Phosphorus Cycling in Rhône River Prodelta Sediments (NW Mediterranean Sea, France): a Model-Data Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Ait Ballagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-020-00889-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de métiers CNRS consacré aux Milieux Souterrains et aux Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical processes in the groundwater of Soubré, Ivory Coast, West Africa: Evidence from &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O, &amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;H and major ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Adiaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Koudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchimou Assoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanon Guédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for stable carbon isotope analysis of dissolved inorganic carbon in geothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Delgado‐huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9:UNSPe8685 (IF 2,022).), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of spatial and temporal variations in trace element fluxes originating from urban areas at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.4055-4069. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02766-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1002-1013. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.448-458. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the balance of the intertropical front on seasonal variations of the isotopic composition in rainfall at Kisiba Masoko (Rungwe Volcanic Province, SW, Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergonzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.352-369. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2018.1443923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of suspended sediment and particle-bound trace metal elements in an urban catchment coupling elemental and isotopic geochemistry, and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (28), pp.28667 - 28681. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2892-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory test for oxygen and hydrogen stable isotope analyses of geothermal fluids: Assessment of reservoir fluid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne M Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (20), pp.1799 - 1810. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopic mass balances of kettle lakes in southern Quebec (Canada) as tools to document variations in groundwater quantity and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-017-6410-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an isotopic hydrogeochemical indicator of anthropogenic pressure on urban rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 344, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of dissolved inorganic carbon (DIC) and dissolved organic carbon (DOC) in natural waters - Results from a worldwide proficiency test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delgago-Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 ((18)), pp.2099-2107 (IF 2,509)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origin of water and solute transfers in deep groundwater from Oxfordian, Dogger and Trias formations in the east of the Paris Basin – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17-18), pp.1496-1510. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et intercomparaison de mesures de radon souterrain en grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du couplage géologie & acoustique pour caractériser les hétérogénéités de réservoir en domaine carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailly Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regnet Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergogne Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléofluides minéralisateurs et eaux interstitielles actuelles à l'interface socle-couverture dans le Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro(geo)logical and geochemical approach to investigate the impact of active layer groundwater on runoff in the Austrelovenbreen watershed (Western Spitsbergen - 79°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Magette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boever" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y1a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Manoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122674" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nmor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-711-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04259400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2023-166" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Izquiedo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A.C. Barth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Rayes-Delgado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Chandrasekhar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2022.78" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soqra Rasti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Rajabzadeh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brigolin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.575547" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ahadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-351-2021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Ait Ballagh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00889-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adiaffi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Koudou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchimou Assoma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanon Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geldern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado&#8208;huertas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8685" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne M Rogers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8233" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6410-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Geldern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Verma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carvalho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgago-Huertas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2WD1NC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297636v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bailly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bergogne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12400" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly C&#233;dric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnet Jean-Baptiste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergogne Mathis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Magette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boever" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y1a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Manoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122674" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Branchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124437" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nmor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-711-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04259400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2023-166" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Izquiedo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A.C. Barth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Rayes-Delgado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Chandrasekhar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2022.78" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soqra Rasti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Rajabzadeh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brigolin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.575547" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ahadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-351-2021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Ait Ballagh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00889-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adiaffi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Koudou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchimou Assoma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanon Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geldern" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado&#8208;huertas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8685" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne M Rogers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8233" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6410-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2WD1NC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Geldern" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Verma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carvalho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgago-Huertas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297636v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bailly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bergogne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12400" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly C&#233;dric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnet Jean-Baptiste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergogne Mathis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>