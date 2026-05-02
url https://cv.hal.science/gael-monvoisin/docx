--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gael Monvoisin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread occurrence of amphibole minerals in Paris urban dust samples: a mineralogical tracer of urban wear?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106497. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic biogeochemical processes and fluxes in the hypoxic and acidified northern Gulf of Mexico (nGoM), part I: Carbonate dissolution from in situ microprofiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Magette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.104515. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et monitoring : les spécificités de la mesure en milieux souterrains karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes souterrains karstiques. Investigations, compréhensions, représentations, 54-55, pp.84-105. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages impact of volcanism on sedimentary diagenesis: The case of the newly born volcano, Fani Maoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.122674. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05053747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Geris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Meerveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land-use on PAH transfer in sub-surface water as recorded by CaCO3 concretions in urban underground structures (Paris, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Garagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 357, pp.124437. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: a data–model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.711-729. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-711-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones souterrains, inspection et imagerie 3D : contraintes et potentialités d’un nouvel outil de documentation des grottes et du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vegetation‐induced water table seasonality on groundwater chloride concentration dynamics in a riparian fen peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (12), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: A data-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-2023-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel mass balance and isotopic records in a serpentinic weathering profile: Implications on the continental Ni budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121586. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04125164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for chemical analysis of geothermal fluids: A new approach to determine deep geothermal reservoir fluid composition with uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Izquiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Rayes-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupti Chandrasekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105477. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Santos Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welton Climaco Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of urban secondary carbonate deposit: site effect and implication for chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (6), pp.1323-1332. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2022.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Ni-rich regolith in Bavanat region, Fars province, Iran: Constraints from mineralogy, geochemistry and Ni isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soqra Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.107086. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagenesis in Sediments of the Venice Lagoon (Italy) and Its Relationship to Hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Brigolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.575547. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.575547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Analytical protocols and performance for apatite and zircon (U-Th) ∕ He analysis on quadrupole and magnetic sector mass spectrometer systems between 2007 and 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ahadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.351-370. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gchron-3-351-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Variability of Organic Matter and Phosphorus Cycling in Rhône River Prodelta Sediments (NW Mediterranean Sea, France): a Model-Data Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Ait Ballagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-020-00889-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de métiers CNRS consacré aux Milieux Souterrains et aux Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical processes in the groundwater of Soubré, Ivory Coast, West Africa: Evidence from &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O, &amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;H and major ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Adiaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Koudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchimou Assoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanon Guédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for stable carbon isotope analysis of dissolved inorganic carbon in geothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Delgado‐huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9:UNSPe8685 (IF 2,022).), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of spatial and temporal variations in trace element fluxes originating from urban areas at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.4055-4069. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02766-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1002-1013. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.448-458. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the balance of the intertropical front on seasonal variations of the isotopic composition in rainfall at Kisiba Masoko (Rungwe Volcanic Province, SW, Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergonzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.352-369. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2018.1443923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of suspended sediment and particle-bound trace metal elements in an urban catchment coupling elemental and isotopic geochemistry, and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (28), pp.28667 - 28681. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2892-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory test for oxygen and hydrogen stable isotope analyses of geothermal fluids: Assessment of reservoir fluid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne M Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (20), pp.1799 - 1810. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopic mass balances of kettle lakes in southern Quebec (Canada) as tools to document variations in groundwater quantity and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-017-6410-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an isotopic hydrogeochemical indicator of anthropogenic pressure on urban rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 344, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of dissolved inorganic carbon (DIC) and dissolved organic carbon (DOC) in natural waters - Results from a worldwide proficiency test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delgago-Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 ((18)), pp.2099-2107 (IF 2,509)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origin of water and solute transfers in deep groundwater from Oxfordian, Dogger and Trias formations in the east of the Paris Basin – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17-18), pp.1496-1510. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et intercomparaison de mesures de radon souterrain en grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du couplage géologie & acoustique pour caractériser les hétérogénéités de réservoir en domaine carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailly Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regnet Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergogne Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléofluides minéralisateurs et eaux interstitielles actuelles à l'interface socle-couverture dans le Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro(geo)logical and geochemical approach to investigate the impact of active layer groundwater on runoff in the Austrelovenbreen watershed (Western Spitsbergen - 79°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gael Monvoisin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic biogeochemical processes and fluxes in the hypoxic and acidified northern Gulf of Mexico (nGoM), part I: Carbonate dissolution from in situ microprofiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Magette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.104515. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et monitoring : les spécificités de la mesure en milieux souterrains karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes souterrains karstiques. Investigations, compréhensions, représentations, 54-55, pp.84-105. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages impact of volcanism on sedimentary diagenesis: The case of the newly born volcano, Fani Maoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.122674. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05053747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Geris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Meerveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread occurrence of amphibole minerals in Paris urban dust samples: a mineralogical tracer of urban wear?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106497. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land-use on PAH transfer in sub-surface water as recorded by CaCO3 concretions in urban underground structures (Paris, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Garagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 357, pp.124437. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: a data–model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.711-729. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-711-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: A data-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-2023-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel mass balance and isotopic records in a serpentinic weathering profile: Implications on the continental Ni budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121586. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04125164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones souterrains, inspection et imagerie 3D : contraintes et potentialités d’un nouvel outil de documentation des grottes et du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vegetation‐induced water table seasonality on groundwater chloride concentration dynamics in a riparian fen peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (12), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Santos Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welton Climaco Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of urban secondary carbonate deposit: site effect and implication for chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (6), pp.1323-1332. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2022.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Ni-rich regolith in Bavanat region, Fars province, Iran: Constraints from mineralogy, geochemistry and Ni isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soqra Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.107086. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for chemical analysis of geothermal fluids: A new approach to determine deep geothermal reservoir fluid composition with uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Izquiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Rayes-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupti Chandrasekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105477. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Variability of Organic Matter and Phosphorus Cycling in Rhône River Prodelta Sediments (NW Mediterranean Sea, France): a Model-Data Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Ait Ballagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-020-00889-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de métiers CNRS consacré aux Milieux Souterrains et aux Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical processes in the groundwater of Soubré, Ivory Coast, West Africa: Evidence from &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O, &amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;H and major ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Adiaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Koudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchimou Assoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanon Guédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagenesis in Sediments of the Venice Lagoon (Italy) and Its Relationship to Hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Brigolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.575547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.575547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Analytical protocols and performance for apatite and zircon (U-Th) ∕ He analysis on quadrupole and magnetic sector mass spectrometer systems between 2007 and 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ahadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.351-370. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gchron-3-351-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of spatial and temporal variations in trace element fluxes originating from urban areas at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.4055-4069. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02766-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for stable carbon isotope analysis of dissolved inorganic carbon in geothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Delgado‐huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9:UNSPe8685 (IF 2,022).), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1002-1013. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.448-458. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory test for oxygen and hydrogen stable isotope analyses of geothermal fluids: Assessment of reservoir fluid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne M Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (20), pp.1799 - 1810. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the balance of the intertropical front on seasonal variations of the isotopic composition in rainfall at Kisiba Masoko (Rungwe Volcanic Province, SW, Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergonzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.352-369. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2018.1443923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of suspended sediment and particle-bound trace metal elements in an urban catchment coupling elemental and isotopic geochemistry, and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (28), pp.28667 - 28681. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2892-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopic mass balances of kettle lakes in southern Quebec (Canada) as tools to document variations in groundwater quantity and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-017-6410-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of dissolved inorganic carbon (DIC) and dissolved organic carbon (DOC) in natural waters - Results from a worldwide proficiency test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delgago-Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 ((18)), pp.2099-2107 (IF 2,509)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an isotopic hydrogeochemical indicator of anthropogenic pressure on urban rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 344, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origin of water and solute transfers in deep groundwater from Oxfordian, Dogger and Trias formations in the east of the Paris Basin – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17-18), pp.1496-1510. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et intercomparaison de mesures de radon souterrain en grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du couplage géologie & acoustique pour caractériser les hétérogénéités de réservoir en domaine carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailly Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regnet Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergogne Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléofluides minéralisateurs et eaux interstitielles actuelles à l'interface socle-couverture dans le Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro(geo)logical and geochemical approach to investigate the impact of active layer groundwater on runoff in the Austrelovenbreen watershed (Western Spitsbergen - 79°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Magette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boever" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y1a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Manoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122674" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Branchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124437" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nmor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-711-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04259400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2023-166" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Izquiedo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A.C. Barth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Rayes-Delgado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Chandrasekhar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2022.78" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soqra Rasti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Rajabzadeh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brigolin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.575547" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ahadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-351-2021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Ait Ballagh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00889-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adiaffi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Koudou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchimou Assoma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanon Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geldern" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado&#8208;huertas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8685" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne M Rogers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8233" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6410-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2WD1NC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Geldern" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Verma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carvalho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgago-Huertas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297636v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bailly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bergogne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12400" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly C&#233;dric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnet Jean-Baptiste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergogne Mathis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Magette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boever" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104515" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y1a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Manoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nmor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-711-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04259400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2023-166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2022.78" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soqra Rasti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Rajabzadeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107086" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Izquiedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A.C. Barth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Rayes-Delgado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Chandrasekhar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105477" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Ait Ballagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00889-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adiaffi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Koudou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchimou Assoma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanon Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104382" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brigolin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.575547" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ahadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-351-2021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geldern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado&#8208;huertas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8685" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne M Rogers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8233" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6410-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Geldern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Verma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carvalho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgago-Huertas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2WD1NC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bailly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bergogne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12400" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly C&#233;dric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnet Jean-Baptiste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergogne Mathis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>