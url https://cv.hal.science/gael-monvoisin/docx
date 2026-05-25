--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gael Monvoisin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic biogeochemical processes and fluxes in the hypoxic and acidified northern Gulf of Mexico (nGoM), part I: Carbonate dissolution from in situ microprofiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Magette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.104515. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et monitoring : les spécificités de la mesure en milieux souterrains karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes souterrains karstiques. Investigations, compréhensions, représentations, 54-55, pp.84-105. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages impact of volcanism on sedimentary diagenesis: The case of the newly born volcano, Fani Maoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.122674. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05053747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Geris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Meerveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread occurrence of amphibole minerals in Paris urban dust samples: a mineralogical tracer of urban wear?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106497. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land-use on PAH transfer in sub-surface water as recorded by CaCO3 concretions in urban underground structures (Paris, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Garagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 357, pp.124437. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: a data–model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.711-729. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-711-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: A data-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-2023-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel mass balance and isotopic records in a serpentinic weathering profile: Implications on the continental Ni budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121586. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04125164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones souterrains, inspection et imagerie 3D : contraintes et potentialités d’un nouvel outil de documentation des grottes et du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vegetation‐induced water table seasonality on groundwater chloride concentration dynamics in a riparian fen peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (12), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Santos Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welton Climaco Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of urban secondary carbonate deposit: site effect and implication for chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (6), pp.1323-1332. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2022.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Ni-rich regolith in Bavanat region, Fars province, Iran: Constraints from mineralogy, geochemistry and Ni isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soqra Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.107086. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for chemical analysis of geothermal fluids: A new approach to determine deep geothermal reservoir fluid composition with uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Izquiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Rayes-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupti Chandrasekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105477. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Variability of Organic Matter and Phosphorus Cycling in Rhône River Prodelta Sediments (NW Mediterranean Sea, France): a Model-Data Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Ait Ballagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-020-00889-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de métiers CNRS consacré aux Milieux Souterrains et aux Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical processes in the groundwater of Soubré, Ivory Coast, West Africa: Evidence from &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O, &amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;H and major ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Adiaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Koudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchimou Assoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanon Guédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagenesis in Sediments of the Venice Lagoon (Italy) and Its Relationship to Hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Brigolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.575547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.575547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Analytical protocols and performance for apatite and zircon (U-Th) ∕ He analysis on quadrupole and magnetic sector mass spectrometer systems between 2007 and 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ahadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.351-370. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gchron-3-351-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of spatial and temporal variations in trace element fluxes originating from urban areas at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.4055-4069. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02766-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for stable carbon isotope analysis of dissolved inorganic carbon in geothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Delgado‐huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9:UNSPe8685 (IF 2,022).), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1002-1013. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.448-458. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory test for oxygen and hydrogen stable isotope analyses of geothermal fluids: Assessment of reservoir fluid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne M Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (20), pp.1799 - 1810. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the balance of the intertropical front on seasonal variations of the isotopic composition in rainfall at Kisiba Masoko (Rungwe Volcanic Province, SW, Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergonzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.352-369. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2018.1443923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of suspended sediment and particle-bound trace metal elements in an urban catchment coupling elemental and isotopic geochemistry, and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (28), pp.28667 - 28681. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2892-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopic mass balances of kettle lakes in southern Quebec (Canada) as tools to document variations in groundwater quantity and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-017-6410-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of dissolved inorganic carbon (DIC) and dissolved organic carbon (DOC) in natural waters - Results from a worldwide proficiency test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delgago-Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 ((18)), pp.2099-2107 (IF 2,509)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an isotopic hydrogeochemical indicator of anthropogenic pressure on urban rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 344, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origin of water and solute transfers in deep groundwater from Oxfordian, Dogger and Trias formations in the east of the Paris Basin – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17-18), pp.1496-1510. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et intercomparaison de mesures de radon souterrain en grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du couplage géologie & acoustique pour caractériser les hétérogénéités de réservoir en domaine carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailly Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regnet Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergogne Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléofluides minéralisateurs et eaux interstitielles actuelles à l'interface socle-couverture dans le Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro(geo)logical and geochemical approach to investigate the impact of active layer groundwater on runoff in the Austrelovenbreen watershed (Western Spitsbergen - 79°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gael Monvoisin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et monitoring : les spécificités de la mesure en milieux souterrains karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes souterrains karstiques. Investigations, compréhensions, représentations, 54-55, pp.84-105. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14y1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic biogeochemical processes and fluxes in the hypoxic and acidified northern Gulf of Mexico (nGoM), part I: Carbonate dissolution from in situ microprofiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Magette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.104515. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05053747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages impact of volcanism on sedimentary diagenesis: The case of the newly born volcano, Fani Maoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Manoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.122674. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and tree stem xylem water isotope data from two pan-European sampling campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Geris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Meerveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.6129-6147. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-6129-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread occurrence of amphibole minerals in Paris urban dust samples: a mineralogical tracer of urban wear?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106497. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land-use on PAH transfer in sub-surface water as recorded by CaCO3 concretions in urban underground structures (Paris, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Garagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 357, pp.124437. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: a data–model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.711-729. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-711-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillevic Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Resongles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the benthic biogeochemical dynamics after flood events in the Rhône River prodelta: A data-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Nmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Viollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-2023-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel mass balance and isotopic records in a serpentinic weathering profile: Implications on the continental Ni budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121586. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04125164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of metallurgical atmospheric contamination in a mountainous catchment: A delayed response of Pb contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.165127. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones souterrains, inspection et imagerie 3D : contraintes et potentialités d’un nouvel outil de documentation des grottes et du karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 81, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of vegetation‐induced water table seasonality on groundwater chloride concentration dynamics in a riparian fen peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (12), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimental and modelling approaches to monitor the transport of an artificial tracer through the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of urban secondary carbonate deposit: site effect and implication for chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (6), pp.1323-1332. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2022.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into metal(loid) dynamics in the Doce River estuary (Brazil) after a massive iron ore-processing tailing dam collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Santos Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferreira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welton Climaco Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (28), pp.43072-43088. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Ni-rich regolith in Bavanat region, Fars province, Iran: Constraints from mineralogy, geochemistry and Ni isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soqra Rasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.107086. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for chemical analysis of geothermal fluids: A new approach to determine deep geothermal reservoir fluid composition with uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Izquiedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Rayes-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trupti Chandrasekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105477. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Variability of Organic Matter and Phosphorus Cycling in Rhône River Prodelta Sediments (NW Mediterranean Sea, France): a Model-Data Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Ait Ballagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karline Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-020-00889-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de métiers CNRS consacré aux Milieux Souterrains et aux Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical processes in the groundwater of Soubré, Ivory Coast, West Africa: Evidence from &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C, &amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O, &amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;H and major ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Adiaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Koudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tchimou Assoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanon Guédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Analytical protocols and performance for apatite and zircon (U-Th) ∕ He analysis on quadrupole and magnetic sector mass spectrometer systems between 2007 and 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Ahadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.351-370. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gchron-3-351-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagenesis in Sediments of the Venice Lagoon (Italy) and Its Relationship to Hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Brigolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.575547. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.575547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of spatial and temporal variations in trace element fluxes originating from urban areas at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.4055-4069. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02766-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02931332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory test for stable carbon isotope analysis of dissolved inorganic carbon in geothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Delgado‐huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (9:UNSPe8685 (IF 2,022).), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1002-1013. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.448-458. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory test for oxygen and hydrogen stable isotope analyses of geothermal fluids: Assessment of reservoir fluid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A.C. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne M Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (20), pp.1799 - 1810. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the sources of suspended sediment and particle-bound trace metal elements in an urban catchment coupling elemental and isotopic geochemistry, and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (28), pp.28667 - 28681. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2892-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the balance of the intertropical front on seasonal variations of the isotopic composition in rainfall at Kisiba Masoko (Rungwe Volcanic Province, SW, Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergonzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.352-369. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2018.1443923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vantelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and isotopic mass balances of kettle lakes in southern Quebec (Canada) as tools to document variations in groundwater quantity and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-017-6410-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analysis of dissolved inorganic carbon (DIC) and dissolved organic carbon (DOC) in natural waters - Results from a worldwide proficiency test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delgago-Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 ((18)), pp.2099-2107 (IF 2,509)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an isotopic hydrogeochemical indicator of anthropogenic pressure on urban rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 344, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origin of water and solute transfers in deep groundwater from Oxfordian, Dogger and Trias formations in the east of the Paris Basin – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17-18), pp.1496-1510. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et intercomparaison de mesures de radon souterrain en grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Naessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of elastic properties in carbonates: scale does matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Bergogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du couplage géologie & acoustique pour caractériser les hétérogénéités de réservoir en domaine carbonaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailly Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regnet Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergogne Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléofluides minéralisateurs et eaux interstitielles actuelles à l'interface socle-couverture dans le Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro(geo)logical and geochemical approach to investigate the impact of active layer groundwater on runoff in the Austrelovenbreen watershed (Western Spitsbergen - 79°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Magette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boever" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104515" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y1a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Manoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nmor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-711-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04259400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2023-166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2022.78" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soqra Rasti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Rajabzadeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107086" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Izquiedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A.C. Barth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Rayes-Delgado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Chandrasekhar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105477" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Ait Ballagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00889-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adiaffi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Koudou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchimou Assoma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanon Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104382" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brigolin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.575547" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ahadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-351-2021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geldern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado&#8208;huertas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8685" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne M Rogers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8233" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6410-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Geldern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Verma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carvalho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgago-Huertas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2WD1NC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bailly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bergogne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12400" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly C&#233;dric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnet Jean-Baptiste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergogne Mathis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y1a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Magette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boever" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104515" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Manoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122674" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Geris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Penna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6129-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Garagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04453105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nmor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-711-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04259400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2023-166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04125164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Machado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimaraes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monvoisin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121586" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cazes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14498" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2022.78" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welton Climaco Duarte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18101-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soqra Rasti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Rajabzadeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107086" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Izquiedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A.C. Barth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Rayes-Delgado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Chandrasekhar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105477" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Ait Ballagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00889-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adiaffi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Koudou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchimou Assoma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanon Gu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104382" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derycke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ahadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-351-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brigolin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demasy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.575547" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geldern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Grassa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delgado&#8208;huertas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8685" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne M Rogers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8233" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-017-6410-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Geldern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Verma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carvalho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgago-Huertas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.02.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P2WD1NC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7NFHLFM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bailly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bergogne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12400" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly C&#233;dric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Emmanuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnet Jean-Baptiste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergogne Mathis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>