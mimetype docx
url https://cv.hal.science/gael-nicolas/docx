--- v0 (2026-03-20)
+++ v1 (2026-04-21)
@@ -360,295 +360,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the impact of partial gene duplications in ASH1L: integration of optical genome mapping and RNA sequencing</w:t>
+                <w:t xml:space="preserve">Domain mapping of disease mutations reveals pathogenic SORL1 variants in Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Blavier</w:t>
+                <w:t xml:space="preserve">Olav Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecoquierre</w:t>
+                <w:t xml:space="preserve">Matthijs de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Guerrot</w:t>
+                <w:t xml:space="preserve">Giulia Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Joly Hélas</w:t>
+                <w:t xml:space="preserve">Niccolo Tesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rondeau</w:t>
+                <w:t xml:space="preserve">Anne Mette G. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cytogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13039-025-00740-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13024-025-00907-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408693v1</w:t>
+                <w:t xml:space="preserve">hal-05406809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain mapping of disease mutations reveals pathogenic SORL1 variants in Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">Revealing the impact of partial gene duplications in ASH1L: integration of optical genome mapping and RNA sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olav Andersen</w:t>
+                <w:t xml:space="preserve">Grégoire Blavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthijs de Waal</w:t>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Monti</w:t>
+                <w:t xml:space="preserve">Anne-Marie Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolo Tesi</w:t>
+                <w:t xml:space="preserve">Géraldine Joly Hélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mette G. Jensen</w:t>
+                <w:t xml:space="preserve">Stéphane Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.122. </w:t>
+              <w:t xml:space="preserve">Molecular Cytogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13024-025-00907-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13039-025-00740-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406809v1</w:t>
+                <w:t xml:space="preserve">hal-05408693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble SorLA in CSF, a novel biomarker to explore disrupted trafficking of SorLA protein in Alzheimer disease</w:t>
               </w:r>
@@ -762,295 +762,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid-β peptide signature associated with cerebral amyloid angiopathy in familial Alzheimer’s disease with APPdup and Down syndrome</w:t>
+                <w:t xml:space="preserve">The microbiota and the host organism switch between cooperation and competition based on dietary iron levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Kasri</w:t>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Camporesi</w:t>
+                <w:t xml:space="preserve">Yohannes Seyoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Gkanatsiou</w:t>
+                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Boluda</w:t>
+                <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Brinkmalm</w:t>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.2361660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-024-02756-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2361660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387918v1</w:t>
+                <w:t xml:space="preserve">hal-04645842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota and the host organism switch between cooperation and competition based on dietary iron levels</w:t>
+                <w:t xml:space="preserve">Amyloid-β peptide signature associated with cerebral amyloid angiopathy in familial Alzheimer’s disease with APPdup and Down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+                <w:t xml:space="preserve">Amal Kasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohannes Seyoum</w:t>
+                <w:t xml:space="preserve">Elena Camporesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
+                <w:t xml:space="preserve">Eleni Gkanatsiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaleab Baye</w:t>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+                <w:t xml:space="preserve">Gunnar Brinkmalm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.2361660. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2361660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00401-024-02756-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645842v1</w:t>
+                <w:t xml:space="preserve">hal-05387918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal Alcohol Exposure Impairs the Placenta–Cortex Transcriptomic Signature, Leading to Dysregulation of Angiogenic Pathways</w:t>
               </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.haematol.2019.228270. </w:t>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,180 +3616,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00284779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DEFIDIAG-DS: Reasons for accessing secondary findings and the consequences of reporting them in 2500 French patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Viora-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouctot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Briffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th Conference of the European-Society-of-Human-Genetics (ESHG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le microbiote et l’hôte: un duo dont les interactions évoluent en fonction des quantités de fer apportées par l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannes Seyoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleab Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN et SFNCM, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3799,147 +3924,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal downregulation of PLCG2 impairs synaptic function and elicits Alzheimer disease hallmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Takalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henna Martiskainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3949,100 +4074,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude fonctionnelle et structurale de certains domaines des spectrines érythroïdes et non érythroïdes : site de tétramérisation et domaine SH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Diderot - Paris VII, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00284819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4052,105 +4177,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude fonctionnelle et structurale des spectrines - Découverte de l'hepcidine, une nouvelle hormone de l'homéostasie du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Diderot - Paris VII, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00285035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4218,51 +4343,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C12F24C8"/>
+    <w:nsid w:val="022B39DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4449,51 +4574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-8274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08351483X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cvscience.aviesan.fr/cv/76/gael-nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine&#8208;guy Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#8217;agostino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly de Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.125.045539" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guerrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly H&#233;las" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rondeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-025-00740-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Andersen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs de Waal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Monti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Tesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette G. Jensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-025-00907-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kasri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camporesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gkanatsiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brinkmalm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-024-02756-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sautreuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lecointre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brasse-Lagnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Ghaleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Elbitar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Azar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030262" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483658v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P Farrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desnick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Parker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamoril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005484" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ged" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.228270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rainey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoula Moustapha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0234-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peoc'H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Daher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2019.01.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Salnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019002320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lenglet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Der Vorm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kardon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700632114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00748562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guillem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenoir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Matak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00552073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Kautz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Ramsay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Roth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-295147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Metral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystophe Ferreira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eladari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Galand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bennoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grandchamp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.151179498" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pedroni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Gautero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabiller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Takalo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Roy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henna Martiskainen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-8274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08351483X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cvscience.aviesan.fr/cv/76/gael-nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine&#8208;guy Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#8217;agostino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly de Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.125.045539" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs de Waal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Monti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Tesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette G. Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-025-00907-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guerrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly H&#233;las" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-025-00740-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kasri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camporesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gkanatsiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brinkmalm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-024-02756-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sautreuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lecointre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brasse-Lagnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Ghaleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Elbitar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Azar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030262" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483658v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P Farrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desnick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Parker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamoril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005484" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ged" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.228270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rainey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoula Moustapha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0234-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peoc'H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Daher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2019.01.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Salnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019002320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lenglet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Der Vorm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kardon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700632114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00748562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guillem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenoir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Matak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00552073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Kautz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Ramsay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Roth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-295147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Metral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystophe Ferreira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eladari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Galand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bennoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grandchamp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.151179498" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pedroni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Gautero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouctot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Asensio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Briffault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coulon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabiller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Takalo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henna Martiskainen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284819v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>