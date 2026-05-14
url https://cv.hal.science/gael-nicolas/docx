--- v1 (2026-04-21)
+++ v2 (2026-05-14)
@@ -1,4288 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4236 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaël NICOLAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">https://cvscience.aviesan.fr/cv/76/gael-nicolas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gael-nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1671-8274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08351483X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=olAiz8EAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cvscience.aviesan.fr/cv/76/gael-nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Aldosterone Secretion by Substance P and the Neurokinin Type 1 Receptor in Aldosterone‐Producing Adenomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine‐guy Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot D’agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.125.045539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the impact of partial gene duplications in ASH1L: integration of optical genome mapping and RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Joly Hélas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cytogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13039-025-00740-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain mapping of disease mutations reveals pathogenic SORL1 variants in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mette G. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.122. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-025-00907-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble SorLA in CSF, a novel biomarker to explore disrupted trafficking of SorLA protein in Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Zarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-025-01748-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid-β peptide signature associated with cerebral amyloid angiopathy in familial Alzheimer’s disease with APPdup and Down syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Kasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Camporesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Gkanatsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Brinkmalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 148 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00401-024-02756-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiota and the host organism switch between cooperation and competition based on dietary iron levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Noordine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohannes Seyoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaleab Baye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.2361660. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2361660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal Alcohol Exposure Impairs the Placenta–Cortex Transcriptomic Signature, Leading to Dysregulation of Angiogenic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Derambure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brasse-Lagnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (17), pp.13484. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241713484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Exome/Genome Sequencing Joint Analysis of a Family with Oligogenic Familial Hypercholesterolemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmna Ghaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Elbitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.262. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12030262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABCB6 Polymorphisms are not Overly Represented in Patients with Porphyria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin P Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Desnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles J Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lamoril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.760-766. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited glycosylphosphatidylinositol defects cause the rare Emm-negative blood phenotype and developmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Willemetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiko Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Mikdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2020009810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlebotomy as an efficient long-term treatment of congenital erythropoietic porphyria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arienne Mirmiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Ged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.haematol.2019.228270. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.228270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02441267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">αII‐spectrin controls calcium‐regulated exocytosis in neuroendocrine chromaffin cells through N-WASP interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Malacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUBMB Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (4), pp.544-552. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iub.2217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and tissue-specific expression of δ-aminolevulinic acid synthases in non-syndromic sideroblastic anemias and porphyrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Peoc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arienne Mirmiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymgme.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron chelation by curcumin suppresses both curcumin-induced autophagy and cell death together with iron overload neoplastic transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoula Moustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Saric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41420-019-0234-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and tissue-specific expression of δ-aminolevulinic acid synthases in non-syndromic sideroblastic anemias and porphyrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Peoc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arienne Mirmiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymgme.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02075450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erythroid-Progenitor-Targeted Gene Therapy Using Bifunctional TFR1 Ligand-Peptides in Human Erythropoietic Protoporphyria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arienne Mirmiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104 (2), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of the multidrug transporter MRP4/ABCC4 defines the PEL-negative blood group and impairs platelet aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Mikdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie-Fleur Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Salnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135 (6), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2019002320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a dominant to an oligogenic model of inheritance with environmental modifiers in acute intermittent porphyria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjesse Karboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.1164-1173. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation in human CLPX elevates levels of δ- aminolevulinate synthase and protoporphyrin IX to promote erythropoietic protoporphyria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Yien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa van Der Vorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (38), pp.E8045-E8052. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1700632114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02075468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactive matriptase-2 mutants found in IRIDA patients still repress hepcidin in a transfection assay despite having lost their serine protease activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavle Matak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (9), pp.1388-96. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.22116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00748562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-deficiency anemia from matriptase-2 inactivation is dependent on the presence of functional Bmp6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Deschemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Kautz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117 (2), pp.647-50. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2010-07-295147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00552073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hepcidine, le chef d'orchestre de l'homéostasie du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabète et Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (29), pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00378204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutant alphaII-spectrin designed to resist calpain and caspase cleavage questions the functional importance of this process in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Meary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystophe Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eladari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (19), pp.14226-14237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00284621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrosine phosphorylation regulates alpha II spectrin cleavage by calpain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malbert-Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (10), pp.3527-3536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00284770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of hepcidin gene expression and severe tissue iron overload in upstream stimulatory factor 2 (USF2) knockout mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bennoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98 (15), pp.8780-5. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.151179498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00331349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrin self-association site: characterization and study of beta-spectrin mutations associated with hereditary elliptocytosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Gautero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin T. Craescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 332 ( Pt 1), pp.81-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00284779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFIDIAG-DS: Reasons for accessing secondary findings and the consequences of reporting them in 2500 French patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Viora-Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bouctot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of the European-Society-of-Human-Genetics (ESHG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote et l’hôte: un duo dont les interactions évoluent en fonction des quantités de fer apportées par l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Noordine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoannes Seyoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaleab Baye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN et SFNCM, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal downregulation of PLCG2 impairs synaptic function and elicits Alzheimer disease hallmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rabiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Takalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avishek Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henna Martiskainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude fonctionnelle et structurale de certains domaines des spectrines érythroïdes et non érythroïdes : site de tétramérisation et domaine SH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Diderot - Paris VII, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00284819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude fonctionnelle et structurale des spectrines - Découverte de l'hepcidine, une nouvelle hormone de l'homéostasie du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Diderot - Paris VII, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00285035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4343,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="022B39DC"/>
+    <w:nsid w:val="B5BB2FF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4574,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-8274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08351483X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cvscience.aviesan.fr/cv/76/gael-nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine&#8208;guy Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#8217;agostino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly de Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.125.045539" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs de Waal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Monti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Tesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette G. Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-025-00907-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guerrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly H&#233;las" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-025-00740-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kasri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camporesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gkanatsiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brinkmalm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-024-02756-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sautreuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lecointre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brasse-Lagnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Ghaleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Elbitar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Azar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030262" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483658v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P Farrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desnick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Parker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamoril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005484" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ged" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.228270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rainey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoula Moustapha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0234-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peoc'H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Daher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2019.01.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Salnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019002320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lenglet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Der Vorm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kardon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700632114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00748562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guillem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenoir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Matak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00552073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Kautz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Ramsay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Roth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-295147" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Metral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystophe Ferreira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eladari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Galand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bennoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grandchamp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.151179498" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pedroni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Gautero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouctot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Asensio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Briffault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coulon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabiller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Takalo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henna Martiskainen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284819v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-8274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08351483X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?user=olAiz8EAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cvscience.aviesan.fr/cv/76/gael-nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine&#8208;guy Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duparc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#8217;agostino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly de Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.125.045539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blavier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guerrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly H&#233;las" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-025-00740-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Andersen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs de Waal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Monti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Tesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette G. Jensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-025-00907-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kasri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camporesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gkanatsiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brinkmalm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-024-02756-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleab Baye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2361660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sautreuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lecointre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derambure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brasse-Lagnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Ghaleb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Elbitar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra El Khoury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Azar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030262" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483658v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P Farrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desnick" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Parker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamoril" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005484" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Murakami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mikdar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ged" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.228270" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Momboisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Malacombe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2217" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peoc'H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Daher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2019.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rainey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoula Moustapha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-019-0234-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Salnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019002320" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lenglet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Der Vorm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kardon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700632114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00748562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guillem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lenoir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Matak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00552073v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Kautz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Ramsay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Roth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-295147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Metral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystophe Ferreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eladari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Galand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bennoun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grandchamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.151179498" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00284779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pedroni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Gautero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin T. Craescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Viora-Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouctot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Asensio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Briffault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannes Seyoum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coulon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabiller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Takalo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henna Martiskainen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>