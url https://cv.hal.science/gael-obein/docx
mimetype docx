--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -81,573 +81,664 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2025</w:t>
+                <w:t xml:space="preserve">EFFECTS OF CAMERA APERTURE ON STRAY LIGHT IN HIGH DYNAMIC RANGE LUMINANCE IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+                <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Canale</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIE 2025 Midterm Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienna, France. International Commission on Illumination (CIE), pp.320-325, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25039/x051.2025/8b5p9t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963460v1</w:t>
+                <w:t xml:space="preserve">hal-05554049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaye Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Martinsons</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France. Association Française de l'Eclairage, 2024</w:t>
+              <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. Association Française de l'Eclairage, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954716v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the need to update the definition of the BRDF - spectral considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chavel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+                <w:t xml:space="preserve">Sophie Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Gevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Correlation Optics, SPIE proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France. Association Française de l'Eclairage, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620312v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidence for the need to update the definition of the BRDF - spectral considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labardens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifteenth International Conference on Correlation Optics, SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12126, pp.121261T, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2616107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study and simulations of speckle effects on BRDF measurements at very high angular resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labardens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T Electronic Imaging Symposium, Material Appearance Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Imaging Science and Technology, pp.140.1-140.7, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.5.MAAP-140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -657,2539 +748,2539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and comparison of primary facilities for traceable BSSRDF measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and Electromechanical Design and Implementation of an Advanced Multispectral Device to Capture Material Appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Fontanot</w:t>
+                <w:t xml:space="preserve">Majid Ansari-Asl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Audenaert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/ad21df⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging10030055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687199v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering the spectral distribution of light: Do people perceive watts or photons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Blattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14771535241246060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electromechanical Design and Implementation of an Advanced Multispectral Device to Capture Material Appearance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and comparison of primary facilities for traceable BSSRDF measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Barbieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Obein</w:t>
+                <w:t xml:space="preserve">Pablo Santafé-Gabarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Fontanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Audenaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging10030055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), pp.035601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ad21df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335558v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of bidirectional transmittance distribution function measurement facilities by multilateral scale comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinglin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Esslinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Santafé-Gabarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (3), pp.035006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1681-7575/ad3fbd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional reflectance measurements over a micrometric surface area using a goniospectrophotometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipanjana Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeppe Revall Frisvad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0193490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of light polarization on angle-resolved light scattering from gloss scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gozhyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Turbil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98 (9), pp.095503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1402-4896/ace99b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a flashing artificial light have more or conversely less impacts on animals than a continuous one? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.149-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/natureconservation.54.102614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final report on the CCPR Key Comparison CCPR-K3.2014 Luminous Intensity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Côté</w:t>
+                <w:t xml:space="preserve">Advocating a statistical definition for the BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labardens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Campos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Blattner</w:t>
+                <w:t xml:space="preserve">M Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/59/1A/02002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2149 (1), pp.012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2149/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866749v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New traceability chain for spectral irradiance measurement at LNE-Cnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Huong Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Huong Valin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Obein</w:t>
+                <w:t xml:space="preserve">Bernard Rougie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rougie</w:t>
+                <w:t xml:space="preserve">Thierry Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (6), pp.064004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6501/ac50e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flashing light may not be that flashy: A systematic review on critical fusion frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (12), pp.e0279718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0279718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advocating a statistical definition for the BRDF</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+                <w:t xml:space="preserve">Final report on the CCPR Key Comparison CCPR-K3.2014 Luminous Intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hébert</w:t>
+                <w:t xml:space="preserve">Éric Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Blattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2149/1/012013⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1A), pp.02002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/59/1A/02002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620283v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing gloss under diffuse and specular lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana‐maria Rabal‐almazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Himbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Color Research and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (4), pp.591 - 602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/col.22510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, measuring, and using BRDFs: significant French contributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Seaweed-eating sheep and the adaptation of husbandry in Neolithic Orkney: new insights from Skara Brae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C40⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (370), pp.919-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2019.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361574v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seaweed-eating sheep and the adaptation of husbandry in Neolithic Orkney: new insights from Skara Brae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bilateral comparison of luminous flux using lamps as transfer standards (EURAMET.PR-K4.2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Gandois</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Suryani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2019.95⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (1A), pp.02001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/56/1A/02001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304703v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral comparison of luminous flux using lamps as transfer standards (EURAMET.PR-K4.2)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling, measuring, and using BRDFs: significant French contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Suryani</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/56/1A/02001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (11), pp.C40-C50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602660v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminous intensity bilateral comparison using lamps as transfer standards between LNE (France) and INM-RO (Roumania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54 (1A), pp.02002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/54/1A/02002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACT: A leaf BRDF model taking into account the azimuthal anisotropy of monocotyledonous leaf surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Comar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 143, pp.112 - 121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating seasonality and season of birth in past herds: A reference set of sheep enamel stable oxygen isotope ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mainland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (2), pp.349-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1475-4754.2011.00624.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing real materials from their glossy appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Rohellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (9), pp.18-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/10.9.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference scaling of gloss: nonlinearity, binocularity, and constancy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Viénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (9), pp.711-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/4.9.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00131795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3199,634 +3290,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a µBRDF goniospectrophotometer for BRDF measurement on tiny surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2021 Midterm Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIE, Sep 2021, Online, Malaysia. pp.327-334, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x48.2021.OP42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle in BRDF measurements: solid angle considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labardens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Frontiers in Optics + Laser Science Science conference (FiO+LS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.JTh5A.76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/FIO.2021.JTh5A.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting changes in visual appearance of periodic surface from brdf measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turbil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gozhyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CIE Expert Symposium on Colour and Visual Appearance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual experiment on LED lighting quality with color quality scale colored samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Razet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2010 : Lighting Quality and Energy Efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Vienne, Austria. pp.722-729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie des diodes électroluminescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Razet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès international de métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège français de métrologie, Jun 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3836,111 +3927,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for measuring the spectral irradiance at LNE-Cnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Huong Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20è Congrès Internationale de Métrologie CIM2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3950,151 +4041,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on mesurer la BRDF ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses des Mines, pp.209-218, 2019, 9782356715562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4241,51 +4332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labardens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.5.MAAP-140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santaf&#233;-Gabarda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ferrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Fontanot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Audenaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad21df" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Ansari-Asl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Barbieri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10030055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Fu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Quast" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Esslinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ad3fbd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjana Saha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Revall Frisvad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Obein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gozhyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turbil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ace99b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.54.102614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gaertner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Campos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blattner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/59/1A/02002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04303005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Valin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rougie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Valin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac50e6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279718" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620283v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;bert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2149/1/012013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ged" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;maria Rabal&#8208;almazor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22510" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C40" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.95" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suryani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/56/1A/02001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simionescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seucan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/54/1A/02002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.12.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744957v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mainland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2011.00624.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03868865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Rohellec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vienot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.9.18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/4.9.4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864783v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gevaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cances" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Obein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP42" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.JTh5A.76" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turbil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simonsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pousset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454119v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04303203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980829v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/8b5p9t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labardens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.5.MAAP-140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Ansari-Asl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Barbieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10030055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santaf&#233;-Gabarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ferrero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Fontanot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Audenaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad21df" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Fu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Quast" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Esslinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ad3fbd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjana Saha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Revall Frisvad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Obein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gozhyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turbil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ace99b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.54.102614" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620283v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;bert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2149/1/012013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04303005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Valin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rougie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Valin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac50e6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279718" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gaertner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Campos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blattner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/59/1A/02002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ged" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;maria Rabal&#8208;almazor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22510" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.95" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suryani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/56/1A/02001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simionescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seucan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/54/1A/02002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.12.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744957v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mainland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2011.00624.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03868865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Rohellec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vienot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.9.18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/4.9.4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gevaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cances" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Obein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP42" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.JTh5A.76" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turbil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simonsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04303203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>