--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -40,705 +40,1465 @@
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gael Obein </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeur au Conservatoire National des Arts et MétiersDirecteur du LNE-Cnam (EA2367), laboratoire national de métrologie en charge de la réalisation, du maintien et de la dissémination des références nationales de longueur, masse et grandeurs associées, température, radiométrie et photométrie.Je suis également secrétaire de la Division 2 de la CIE et président de l'Association Française de l’Éclairage (AFE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">gael-obein</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-2577-6361</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">088627861</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">191765986</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000356952310</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF CAMERA APERTURE ON STRAY LIGHT IN HIGH DYNAMIC RANGE LUMINANCE IMAGING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of Camera Aperture on Stray Light in High Dynamic Range Luminance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2025 Midterm Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Vienna, France. International Commission on Illumination (CIE), pp.320-325, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, International Commission on Illumination, Jul 2025, Vienna, France. pp.320-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x051.2025/8b5p9t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2025</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a µBRDF goniospectrophotometer for BRDF measurement on tiny surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Obein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04963460v1</w:t>
+              <w:t xml:space="preserve">CIE 2021 Midterm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIE, Sep 2021, Online, Malaysia. pp.327-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25039/x48.2021.OP42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2024</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Obein</w:t>
+                <w:t xml:space="preserve">Speckle in BRDF measurements: solid angle considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labardens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04954716v1</w:t>
+              <w:t xml:space="preserve">2021 Frontiers in Optics + Laser Science Science conference (FiO+LS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.JTh5A.76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2021.JTh5A.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the need to update the definition of the BRDF - spectral considerations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+                <w:t xml:space="preserve">Predicting changes in visual appearance of periodic surface from brdf measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turbil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gozhyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Correlation Optics, SPIE proceedings</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03620312v1</w:t>
+              <w:t xml:space="preserve">4th CIE Expert Symposium on Colour and Visual Appearance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.103-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visual experiment on LED lighting quality with color quality scale colored samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Razet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIE 2010 : Lighting Quality and Energy Efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Vienne, Austria. pp.722-729</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métrologie des diodes électroluminescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Razet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bastie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Congrès international de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège français de métrologie, Jun 2007, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaye Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Gevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. Association Française de l'Eclairage, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Gevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France. Association Française de l'Eclairage, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for the need to update the definition of the BRDF - spectral considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labardens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifteenth International Conference on Correlation Optics, SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12126, pp.121261T, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2616107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study and simulations of speckle effects on BRDF measurements at very high angular resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labardens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T Electronic Imaging Symposium, Material Appearance Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Imaging Science and Technology, pp.140.1-140.7, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.5.MAAP-140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -748,3290 +1508,2653 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electromechanical Design and Implementation of an Advanced Multispectral Device to Capture Material Appearance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconsidering the spectral distribution of light: Do people perceive watts or photons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blattner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Herf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging10030055⟩</w:t>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535241246060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335558v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering the spectral distribution of light: Do people perceive watts or photons?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and Electromechanical Design and Implementation of an Advanced Multispectral Device to Capture Material Appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Ansari-Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Yngve Hardeberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14771535241246060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging10030055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569647v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and comparison of primary facilities for traceable BSSRDF measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Santafé-Gabarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Fontanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Audenaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (3), pp.035601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2040-8986/ad21df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of bidirectional transmittance distribution function measurement facilities by multilateral scale comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinglin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Esslinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Santafé-Gabarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (3), pp.035006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1681-7575/ad3fbd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional reflectance measurements over a micrometric surface area using a goniospectrophotometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipanjana Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeppe Revall Frisvad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0193490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of light polarization on angle-resolved light scattering from gloss scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gozhyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Turbil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 98 (9), pp.095503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1402-4896/ace99b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a flashing artificial light have more or conversely less impacts on animals than a continuous one? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.149-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/natureconservation.54.102614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advocating a statistical definition for the BRDF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Hébert</w:t>
+                <w:t xml:space="preserve">A flashing light may not be that flashy: A systematic review on critical fusion frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2149/1/012013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0279718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03620283v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New traceability chain for spectral irradiance measurement at LNE-Cnam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Truong</w:t>
+                <w:t xml:space="preserve">Advocating a statistical definition for the BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labardens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/ac50e6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2149 (1), pp.012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2149/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303005v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flashing light may not be that flashy: A systematic review on critical fusion frequencies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New traceability chain for spectral irradiance measurement at LNE-Cnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Huong Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rougie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279718⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), pp.064004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ac50e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04050147v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final report on the CCPR Key Comparison CCPR-K3.2014 Luminous Intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Blattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (1A), pp.02002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/59/1A/02002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing gloss under diffuse and specular lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana‐maria Rabal‐almazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Himbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Color Research and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (4), pp.591 - 602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/col.22510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seaweed-eating sheep and the adaptation of husbandry in Neolithic Orkney: new insights from Skara Brae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (370), pp.919-932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15184/aqy.2019.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral comparison of luminous flux using lamps as transfer standards (EURAMET.PR-K4.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Suryani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (1A), pp.02001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/56/1A/02001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, measuring, and using BRDFs: significant French contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (11), pp.C40-C50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000C40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminous intensity bilateral comparison using lamps as transfer standards between LNE (France) and INM-RO (Roumania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54 (1A), pp.02002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/54/1A/02002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACT: A leaf BRDF model taking into account the azimuthal anisotropy of monocotyledonous leaf surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Comar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meneveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 143, pp.112 - 121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating seasonality and season of birth in past herds: A reference set of sheep enamel stable oxygen isotope ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mainland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (2), pp.349-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1475-4754.2011.00624.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing real materials from their glossy appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Rohellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (9), pp.18-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/10.9.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference scaling of gloss: nonlinearity, binocularity, and constancy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Viénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (9), pp.711-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/4.9.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00131795v1</w:t>
-              </w:r>
-[...635 lines deleted...]
-                <w:t xml:space="preserve">hal-00454119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for measuring the spectral irradiance at LNE-Cnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Huong Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20è Congrès Internationale de Métrologie CIM2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4041,151 +4164,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on mesurer la BRDF ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la matière diffuse la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses des Mines, pp.209-218, 2019, 9782356715562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4251,51 +4374,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="718F41FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4332,51 +4607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/8b5p9t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labardens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.5.MAAP-140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Ansari-Asl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Barbieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10030055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santaf&#233;-Gabarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ferrero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Fontanot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Audenaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad21df" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Fu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Quast" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Esslinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ad3fbd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjana Saha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Revall Frisvad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Obein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gozhyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turbil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ace99b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.54.102614" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620283v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;bert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2149/1/012013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04303005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Valin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rougie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Valin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac50e6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279718" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gaertner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Campos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blattner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/59/1A/02002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ged" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;maria Rabal&#8208;almazor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22510" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.95" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suryani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/56/1A/02001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361574v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simionescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seucan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/54/1A/02002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.12.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744957v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mainland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2011.00624.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03868865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Rohellec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vienot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.9.18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/4.9.4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gevaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cances" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Obein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP42" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.JTh5A.76" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turbil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simonsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04303203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-obein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2577-6361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088627861" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191765986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356952310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/8b5p9t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gevaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cances" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Obein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP42" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563953v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labardens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.JTh5A.76" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turbil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simonsen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ged" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.5.MAAP-140" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Ansari-Asl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Barbieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Yngve Hardeberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10030055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santaf&#233;-Gabarda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ferrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Fontanot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Audenaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad21df" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Fu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Quast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Esslinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ad3fbd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjana Saha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Revall Frisvad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Obein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gozhyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Turbil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ace99b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.54.102614" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279718" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620283v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;bert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2149/1/012013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04303005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Valin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rougie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Valin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac50e6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gaertner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Campos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blattner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/59/1A/02002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;maria Rabal&#8208;almazor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22510" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.95" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suryani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/56/1A/02001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C40" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03602690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simionescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seucan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/54/1A/02002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.12.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744957v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mainland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2011.00624.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03868865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Rohellec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vienot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.9.18" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/4.9.4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04303203v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>