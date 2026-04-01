--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -324,248 +324,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clock and Power-Induced Bias Correction for UWB Time-of-Flight Measurements</w:t>
+                <w:t xml:space="preserve">Lie Group Modelling for an EKF-Based Monocular SLAM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Cano</w:t>
+                <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Le Ny</w:t>
+                <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3143202⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14030571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550417v1</w:t>
+                <w:t xml:space="preserve">hal-03549470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lie Group Modelling for an EKF-Based Monocular SLAM Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clock and Power-Induced Bias Correction for UWB Time-of-Flight Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Labsir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pagès</w:t>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vivet</w:t>
+                <w:t xml:space="preserve">Jerome Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.571. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.2431-2438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14030571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3143202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549470v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust linearly constrained extended Kalman filter for mismatched nonlinear systems</w:t>
               </w:r>
@@ -590,51 +590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà‐valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,51 +789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On LMVDR Estimators for LDSS Models: Conditions for Existence and Further Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1093,51 +1093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lie Group Bayesian Modeling of the von Mises Concentration Parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Morales-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Priot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1223,51 +1223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lie Group Based Approach for GNSS Signal Phase Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Morales-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Priot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1353,51 +1353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Neural Networks Modelling based on Riemannian Symmetric Positive Definite Manifold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rouanet-Labé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,417 +1442,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining Robot Localizability with Bayesian Cramér-Rao Lower Bounds</w:t>
+                <w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Cano</w:t>
+                <w:t xml:space="preserve">Samy Labsir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chauffaut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jerome Le Ny</w:t>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981427⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979250v1</w:t>
+                <w:t xml:space="preserve">hal-04541103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Kalman Filter Based Approach for Indoor Robot Positionning with Multi-Path Contaminated UWB Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintaining Robot Localizability with Bayesian Cramér-Rao Lower Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Labsir</w:t>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Chaumette</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t>
+              <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kyoto, France. pp.5533-5539, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541103v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Robust-Statistics GNSS Navigation Based on Environmental Context Detection</w:t>
               </w:r>
@@ -2058,90 +2058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Localizability Criterion for Positioning with Distance-Deteriorated Relative Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kyoto, France. pp.947-953, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2266,51 +2266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results on LMVDR Estimators for LDSS Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Punta Cana, Dominican Republic. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3671,51 +3671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82B11F52"/>
+    <w:nsid w:val="4F101793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3902,51 +3902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-pages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-0684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Asseman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192889" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Ny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Hrustic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mortier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Priot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2868239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Morales-Aguirre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Priot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazzino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubreil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouanet-Lab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priot Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaugendre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981718" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294221" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04930668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-pages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-0684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Asseman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192889" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Ny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Hrustic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mortier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Priot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2868239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Morales-Aguirre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Priot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazzino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubreil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouanet-Lab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096761" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981427" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priot Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaugendre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981718" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294221" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04930668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>