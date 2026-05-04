--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -207,365 +207,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Enhanced Adaptive Robust GNSS Navigation in Challenging Environments</w:t>
+                <w:t xml:space="preserve">Lie Group Modelling for an EKF-Based Monocular SLAM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Ding</w:t>
+                <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
+                <w:t xml:space="preserve">Gaël Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Pages</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Asseman</w:t>
+                <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3192889⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14030571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771160v1</w:t>
+                <w:t xml:space="preserve">hal-03549470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lie Group Modelling for an EKF-Based Monocular SLAM Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clock and Power-Induced Bias Correction for UWB Time-of-Flight Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Labsir</w:t>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Pagès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Vivet</w:t>
+                <w:t xml:space="preserve">Jerome Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14030571⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.2431-2438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3143202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549470v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clock and Power-Induced Bias Correction for UWB Time-of-Flight Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-Enhanced Adaptive Robust GNSS Navigation in Challenging Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Cano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pagès</w:t>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Le Ny</w:t>
+                <w:t xml:space="preserve">Philippe Asseman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7 (2), pp.2431-2438. </w:t>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.9905-9912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3143202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3192889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550417v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust linearly constrained extended Kalman filter for mismatched nonlinear systems</w:t>
               </w:r>
@@ -590,64 +590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayen Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà‐valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.787-805. </w:t>
@@ -698,51 +698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust TOA-Based UAS Navigation under Model Mismatch in GNSS-Denied Harsh Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -789,90 +789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On LMVDR Estimators for LDSS Models: Conditions for Existence and Further Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Priot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -919,51 +919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for paraplegic upper-body posture estimation during standing: a pilot study for rehabilitation purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1074,356 +1074,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lie Group Bayesian Modeling of the von Mises Concentration Parameter</w:t>
+                <w:t xml:space="preserve">Lie Group Based Approach for GNSS Signal Phase Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Morales-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Priot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gazzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pagès</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 28th International Conference on Information Fusion (FUSION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FUSION, Jul 2025, Rio de Janeiro, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ICL-GNSS 2025 - International Conference on Localization and GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/FUSION65864.2025.11124059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470016v1</w:t>
+                <w:t xml:space="preserve">hal-05215678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lie Group Based Approach for GNSS Signal Phase Modeling</w:t>
+                <w:t xml:space="preserve">Lie Group Bayesian Modeling of the von Mises Concentration Parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Morales-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Priot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gazzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pages</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICL-GNSS 2025 - International Conference on Localization and GNSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2025 28th International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FUSION, Jul 2025, Rio de Janeiro, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/FUSION65864.2025.11124059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215678v1</w:t>
+                <w:t xml:space="preserve">hal-05470016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Neural Networks Modelling based on Riemannian Symmetric Positive Definite Manifold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rouanet-Labé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1448,64 +1448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,103 +1578,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Kalman Filter Based Approach for Indoor Robot Positionning with Multi-Path Contaminated UWB Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1708,103 +1708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining Robot Localizability with Bayesian Cramér-Rao Lower Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kyoto, France. pp.5533-5539, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,103 +1838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Robust-Statistics GNSS Navigation Based on Environmental Context Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Feriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Asseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Navigation, Jan 2023, Long Beach, United States</w:t>
@@ -1963,51 +1963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Evaluation of an Ultra-Tight GNSS/INS Integration Based on Adaptive PLL Bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priot Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,90 +2058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Localizability Criterion for Positioning with Distance-Deteriorated Relative Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kyoto, France. pp.947-953, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2175,51 +2175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust TOA-based Navigation under Measurement Model Mismatch in Harsh Propagation Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2266,90 +2266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results on LMVDR Estimators for LDSS Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Priot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Body Posture Estimation for Standing Function Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2623,360 +2623,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00176547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human upper body posture estimation from forces exerted on handles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper Body Posture Estimation Using Handle Force Measurements : Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO'06: IEEE International Conference on Robotics and Biomimetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miyagi-ZAO, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00368078v1</w:t>
+                <w:t xml:space="preserve">lirmm-00368170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Body Posture Estimation Using Handle Force Measurements : Experimental Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a Reliable Posture Estimation for Standing in Paraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Miyagi-ZAO, Japan</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Modelling and Control in Biomedical Systems 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reims (France), pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00368170v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00099913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliable Posture Estimation for Standing in Paraplegia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Human upper body posture estimation from forces exerted on handles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Modelling and Control in Biomedical Systems 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBIO'06: IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kunming, China. pp.410-415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2006.340212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00099913v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00368078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
               </w:r>
@@ -3132,64 +3132,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cramér-Rao Bounds for Feedback-Based Synchronization Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Punta Cana, Dominican Republic. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3416,51 +3416,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la posture d'un sujet paraplégique en vue d'une rééducation des membres inférieurs sous stimulation électrique fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3519,51 +3519,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions aux systèmes de localisation et de navigation par satellite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Toulouse - Toulouse III - UPS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3671,51 +3671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F101793"/>
+    <w:nsid w:val="3E467CF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3902,51 +3902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-pages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-0684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771160v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Asseman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192889" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Ny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Hrustic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mortier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Priot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2868239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Morales-Aguirre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Priot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazzino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubreil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouanet-Lab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096761" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981427" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priot Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaugendre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981718" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294221" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04930668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-pages" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8831-0684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Ny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Asseman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192889" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Hrustic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mortier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Priot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2868239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Morales-Aguirre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Priot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazzino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubreil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouanet-Lab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096761" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981427" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priot Beno&#238;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaugendre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981718" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294221" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04930668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>