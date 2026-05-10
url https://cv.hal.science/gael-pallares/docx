--- v0 (2026-03-05)
+++ v1 (2026-05-10)
@@ -217,559 +217,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-Induced Anisotropy in Rough Elastomer Contact</w:t>
+                <w:t xml:space="preserve">Shear-induced contact area anisotropy explained by a fracture mechanics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Papangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scheibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ciavarella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (21), pp.214301. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.053005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.214301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.053005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145460v1</w:t>
+                <w:t xml:space="preserve">hal-02146423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-induced contact area anisotropy explained by a fracture mechanics model</w:t>
+                <w:t xml:space="preserve">Shear-Induced Anisotropy in Rough Elastomer Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Papangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciavarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Scheibert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (5), pp.053005. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (21), pp.214301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.053005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.214301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146423v1</w:t>
+                <w:t xml:space="preserve">hal-02145460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of real contact area under shear and the value of static friction of soft materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ducottet</w:t>
+                <w:t xml:space="preserve">Roughness of oxide glass subcritical fracture surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben Ali</w:t>
+                <w:t xml:space="preserve">Frederic Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Al Akhrass</w:t>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ottina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1706434115⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (3), pp.1279-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.15262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010379v1</w:t>
+                <w:t xml:space="preserve">hal-01633422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness of oxide glass subcritical fracture surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Evolution of real contact area under shear and the value of static friction of soft materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
+                <w:t xml:space="preserve">I. Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ottina</w:t>
+                <w:t xml:space="preserve">S. Al Akhrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (3), pp.1279-1288. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (3), pp.471-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.15262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1706434115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633422v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state for water and its line of density maxima down to -120 MPa.</w:t>
               </w:r>
@@ -898,51 +898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale investigation of stress-corrosion crack propagation mechanisms in oxide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,51 +1283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractoluminescence characterization of the energy dissipated during fast fracture of glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Finite Probe Size on Self-Affine Roughness Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,77 +2547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness of oxide glass sub-critical fracture surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ciccotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2834,64 +2834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture 2009 (ICF-12), Ottawa, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.3704-3714, 2009, 9781617382277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3232,51 +3232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp6010045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pallares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.214301" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scheibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.053005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Akhrass" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706434115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis F. Abascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valeriani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Caupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07580g" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2015-0040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki-Azouzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar Pati Tripathi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caupin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Aragones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. F. Abascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323366111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/28003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656883v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04471.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. George" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9341-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.165505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Skaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sahli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al Akhrass" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scheibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118433010.ch4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp6010045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scheibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sahli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pallares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.053005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.214301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Akhrass" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706434115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis F. Abascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Valeriani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Caupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07580g" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2015-0040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mekki-Azouzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar Pati Tripathi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caupin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Aragones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. F. Abascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323366111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/99/28003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656883v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04471.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. George" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9341-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.165505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Skaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sahli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Ben Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al Akhrass" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scheibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118433010.ch4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>