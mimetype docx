--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2309,2394 +2309,2528 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
+                <w:t xml:space="preserve">Ancient DNA reveals 4000 years of grapevine diversity, viticulture and clonal propagation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">Rémi Noraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Oscar Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.106182. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.2494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70166-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987588v1</w:t>
+                <w:t xml:space="preserve">hal-05567879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un spatheion haliéutico en Carthago Spartaria y el garum africano del siglo VII</w:t>
+                <w:t xml:space="preserve">Transport of seashells through Gallia Narbonensis: Archaeobiogeography, provenance and trade of smooth scallop Flexopecten glaber revealed through geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Vizcaíno Sánchez</w:t>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Noguera Celdrán</w:t>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María José Madrid Balanza</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piqués</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités Africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60, pp.123-138. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.106182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12qud⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04917678v1</w:t>
+                <w:t xml:space="preserve">hal-04987588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir domestique du Moyen Âge central (XIe-XIIe s.) dans l’établissement de Saint-Martin le Bas à Gruissan (Aude). Éclairage pluridisciplinaire des pratiques de consommation et d’exploitation des ressources sur le littoral narbonnais</w:t>
+                <w:t xml:space="preserve">Un spatheion haliéutico en Carthago Spartaria y el garum africano del siglo VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">Jaime Vizcaíno Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+                <w:t xml:space="preserve">José Miguel Noguera Celdrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Scrinzi</w:t>
+                <w:t xml:space="preserve">María José Madrid Balanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquités Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qud⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373263v1</w:t>
+                <w:t xml:space="preserve">halshs-04917678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc lagoon environments and man: Building a modern analogue botanical macroremain database for understanding the role of water and edaphology in sedimentation dynamics of archaeobotanical remains at the Roman port of Lattara (Lattes, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dépotoir domestique du Moyen Âge central (XIe-XIIe s.) dans l’établissement de Saint-Martin le Bas à Gruissan (Aude). Éclairage pluridisciplinaire des pratiques de consommation et d’exploitation des ressources sur le littoral narbonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Grillas</w:t>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Scrinzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27/38 (2019/2020), pp.69-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085262v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communal Eating and Drinking in Early Roman Mediterranean Fance : Evidence of a possible Tavern from Lattara, ca. 125-75.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Languedoc lagoon environments and man: Building a modern analogue botanical macroremain database for understanding the role of water and edaphology in sedimentation dynamics of archaeobotanical remains at the Roman port of Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigna L Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2015.184⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02152153v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Communal Eating and Drinking in Early Roman Mediterranean Fance : Evidence of a possible Tavern from Lattara, ca. 125-75.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Luley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.126-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2015.184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443835v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02152153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient whale exploitation in the Mediterranean: state of knowledge from the archaeological record</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nùria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01423109v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune (Fouilles 1981-1989)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ancient whale exploitation in the Mediterranean: state of knowledge from the archaeological record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de la Maison de l'Orient et de la Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (352), pp.914-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2016.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423264v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Bou-Ferrer (Villajoyosa, Alicante, Espagna). Risultati delle campagne di scavo 2006-2007</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La faune (Fouilles 1981-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insulae Diomedeae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Atti del III Convegno di Archeologia Subacquea, Manfredonia (Italia), 4-6 ottobre 2007, 24, pp.301-312</w:t>
+              <w:t xml:space="preserve">Travaux de la Maison de l'Orient et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kition-Bamboula VI. Le sanctuaire sous la colline., 67, pp.359-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02152244v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéofaune de la phase primitive de Lattara (500/475 avant notre ère) : premières données</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Il Bou-Ferrer (Villajoyosa, Alicante, Espagna). Risultati delle campagne di scavo 2006-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les origines de Lattara et la présence étrusque. Les données de la zone 27, 22, p. 201-210</w:t>
+              <w:t xml:space="preserve">Insulae Diomedeae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Atti del III Convegno di Archeologia Subacquea, Manfredonia (Italia), 4-6 ottobre 2007, 24, pp.301-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02152165v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02152244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’archéofaune de la phase primitive de Lattara (500/475 avant notre ère) : premières données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les origines de Lattara et la présence étrusque. Les données de la zone 27, 22, p. 201-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481872v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02152165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête vivrière à Lattara</w:t>
+                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Alonso Movilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Piquès</w:t>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01421367v1</w:t>
+                <w:t xml:space="preserve">hal-00481872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de La Gramière (Castillon-du-Gard) Premier bilan de la recherche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La quête vivrière à Lattara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Renaud</w:t>
+                <w:t xml:space="preserve">Natalia Alonso Movilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Rovira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gael Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.44-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00738375v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note préliminaire sur le rempart du site de Le Cailar (Gard)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La villa de La Gramière (Castillon-du-Gard) Premier bilan de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjane Roure</w:t>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Leroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josseline Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Masbernat-Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dam.1931⟩</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.115-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2009.1786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00749310v1</w:t>
+                <w:t xml:space="preserve">halshs-00738375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Note préliminaire sur le rempart du site de Le Cailar (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verónica Martínez</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2008.3340⟩</w:t>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.1931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913852v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données sur &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lattara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">/Lattes (Hérault) : nouveaux acquis, nouvelles questions sur une ville portuaire protohistorique et romaine, 65, pp.175-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2008.3340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00787810v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures et stratigraphie des puits de Lattes (fouilles 1986-2000)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité : les fours à pain à cloche mobile en céramique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramon Buxó</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18, pp.31-69</w:t>
+              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872503v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des puits de Lattes, contribution à la chronologie des remplissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structures et stratigraphie des puits de Lattes (fouilles 1986-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gustau Vivar</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Buxó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.71-118</w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.31-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060684v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits antiques fouillés à Lattes par Henri Prades et le Groupez Archéologique Painlevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onze nouveaux puits romains de Lattes : localisation, historique des recherches et méthodologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La céramique des puits de Lattes, contribution à la chronologie des remplissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Núria Rovira</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustau Vivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.25-30</w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.71-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060723v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Onze nouveaux puits romains de Lattes : localisation, historique des recherches et méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Buxó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche archéozoologique en Albanie : un état de la question à Sovjan (bassin de Korçë)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, L’Albanie dans l’Europe préhistorique" (7000-700 av. n. è. J.C.), Actes du Colloque de l’Université de Bretagne Sud (Lorient) et de l’Ecole française d’Athènes du 8 au 10 juin 2000, 42, pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4706,2105 +4840,2105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance and trade of smooth scallop (Flexopecten glaber) shells in southern France between the Antiquity and the Middle Ages revealed by geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMEF 24, Symposium de morphométrie et évolution des formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements et activités humaines à Lattara romaine (Hérault, France) : nouvelles données archéologiques, archéobotaniques, malacologiques et géomorphologiques issues de la zone portuaire (campagnes 2016-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigna L Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gone with the water. The influence of fluvio-lagoon environments and human activities on the vegetation of the ancient port city of Lattara (Lattes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigna L Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the IWGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissons frais ou en conserve : des mets de luxe aux produits de consommation courante dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRATA, Alimentation et société dans l’Antiquité (II). Poissons, coquillages, crustacés et épices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès, Toulouse le Mirail, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poissons du vivier du Lac de Capelles – Le vivier du Lac de Capelles à Port-la-Nautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude dans le cadre du PCR « Ports antiques de Narbonne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry, Montpellier, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les denrées voguent sur les flots : analyses carpologique et ichtyologique de contenus céramiques issus du dépotoir portuaire romain d'Arles-Rhône 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Rencontres d'Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02176822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages dans la zone portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Rencontres Départementales de l’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service patrimoine du Conseil départemental de l’Hérault, Service régional de l’archéologie de la DRAC Occitanie, Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et méthodes de l’archéo-ichtyologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Bioarchéologie : apports des disciplines naturalistes à la connaissance des sociétés passées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Delsol, Frédérique Durand, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauces and salted-fishes for sailors. Palaeocontent analysis of Latium jars from Gallia Narbonensis’ ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Meeting of the Fish Remains Working Group (FRWG). Fishing through time – Archaeoichthyology, biodiversity, ecology and human impact on aquatic environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museu da Sociedade de Geografia de Lisboa, Sep 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Amphora Contents Reflecting on the Maritime Trade of Foodstuffs in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch, Oct 2015, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03523600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes, Saint-Sauveur, actualités des découvertes : Recherches sur l’urbanisme récent de Lattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Rencontres départementales de l’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce et consommation du poisson en Narbonnaise. Approche archéo-ichtyologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les contenus des pots du Latium dits « à garum » à partir de l’analyse archéo-ichtyologique des découvertes subaquatiques du Rhône (Arles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologues et historiens face à l’animal. Antiquité-XXe siècles, Université Grenoble 2, LARHA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’archéologie biologique - L’eau, un merveilleux moyen de conservation des vases et de leurs contenus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, Feb 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02156425v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02156338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contenus des pots du Latium dits « à garum » à partir de l’analyse archéo-ichtyologique des découvertes subaquatiques du Rhône (Arles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Commerce et consommation du poisson en Narbonnaise. Approche archéo-ichtyologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’archéologie biologique - L’eau, un merveilleux moyen de conservation des vases et de leurs contenus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Rochelle, Feb 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Archéologues et historiens face à l’animal. Antiquité-XXe siècles, Université Grenoble 2, LARHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02156338v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02156425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestión de los productos alimentarios en Lattara (Lattes, Francia), entre el 450 y el 400 a.n.e.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Reunió d'economia en el primer mil.lenni aC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Valencia, España. p. 171-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poisson dans l’alimentation gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Festival national d'archéologie de Privas "L'art des mets, l'archéologie dresse le couvert - les restes alimentaires", 19-26 avril 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Privas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pêche à la table gallo- romaine, archéologie du poisson en Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la pêche à la table gallo- romaine, archéologie du poisson en Narbonnaise, Musée Villa Loupian (Hérault), 5 février 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Loupian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approvisionnement de Lugdunum en poisson au IIIe siècle : les données de la fouille du Parc Saint-Georges (Lyon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hänni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'approvisionnement de Lugdunum en poisson au IIIe siècle : les données de la fouille du Parc Saint-Georges (Lyon, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Antibes, France. p. 255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Bou-Ferrer (Villajoyosa, Alicante, Espagna)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès d’Archéologie Sous-marine AIASub, Venezia, 4-6 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de cuisson original en Languedoc dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pézenas, Société française d'étude de la céramique antique en Gaule, Pézenas, 25-28 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Pézenas, France. pp.257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignage d'une exploitation de petits poissons migrateurs sur le site de Lattes (Hérault): un allec de la seconde moitié du IIe s. de n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoignage d'une exploitation de petits poissons migrateurs sur le site de Lattes (Hérault): un allec de la seconde moitié du IIe s. de n. è.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Antibes, France. p. 125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00804409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6814,458 +6948,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pech Maho, comptoir lagunaire de l'Âge du fer (VIe-IIIe siècle avant notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parc naturel régional de la Narbonnaise en Méditerranée, 12, 2012, Les Carnets du Parc, 978-2-919202-05-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01354633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole du second Âge du Fer à Ambrussum, Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Errance, 282 p., 2012, Bibliothèque d'Archéologie Méditerranéenne et Africaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amphitrite, une épave aux Aresquiers. L'histoire du naufrage d'un navire marchand en route pour les Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Memet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pavlidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMD éd., 144 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onze puits gallo-romains de Lattara (Ier s. av. n. è. - IIe s. de n. è.). Fouilles programmées 1986-2000.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Buxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition de l'ARALO, 352 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7275,2119 +7409,2119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixus et l’artisanat halieutique maurétano-romain : nouvelles données et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío  Bernal-Casasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Arharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Benjaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jesús Cantillo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Scheid; François Baratte; Nicolas Grimal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer Installations portuaires, ressources et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academie des inscriptions et belles-lettres, pp.171-220, 2025, 287754723X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The port of Lattara, Lattes (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Luley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Urteaga M., Pizzo A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Hispania Antigua. Serie Arqueológica, 15), «L’ERMA» di BRETSCHNEIDER, pp.269-280, 2023, 978-88-913-3271-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04915773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El contenido de las ánforas: una salsa de pescado y …¿ de vino ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Juan Fuertes C., Cibecchini F., Espinosa Ruiz A., Moya Montoya J.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Pecio Bou Ferrer. Investigación, conservación y divulgación de un yacimiento subacuático excepcional (2012-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Generalitat Valenciana, pp.73-85, 2021, 978-84-482-6629-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts : salsamenta, garum, lymphatum and other fish products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Amphora Contents: Reflecting on the Maritime Trade of Foodstuffs in Antiquity (In honour of Miguel Beltrán Lloris). Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Archaeopress, pp.419-436, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03521449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout est bon dans le maquereau !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On n’a rien inventé : produits, commerce et gastronomie dans l’Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Illustria; Musée d'Histoire de Marseille, pp.246-253, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03412609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur le mobilier archéologique d’origine animale (Fouilles 1981-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Caubet, Sabine Fourrier, Marguerite Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kition-Bamboula. VI. Le sanctuaire sous la colline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, p. 359-375, 2015, Travaux de la Maison de l'Orient et de la Méditerranée. Recherches archéologiques, 9782356680488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02152202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les pots dits &amp;quot;à garum&amp;quot; du Latium, d'après les découvertes subaquatiques du Rhône (Arles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Botte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Botte; V. Leitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish &amp; Ships. Production et commerce des salsamenta durant l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Actes Sud Errance, pp.175-197, 2014, Bibliothèque d'Archéologie Méditerranéenne et Africaine, 9782877725798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vivier du Lac de Capelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Sanchez, Marie-Pierre Jézégou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports antiques de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, p. 87-92, 2014, Les carnets du parc, 9782919202157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02152181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes de poissons de la nécropole d'Ambrussum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Dedet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une nécropole du second Âge du Fer à Ambrussum, Hérault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, p. 265-268, 2012, Bibliothèque d'Archéologie Méditerranéenne et Africaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogeographic patterns of Acipenser sturio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hänni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Williot, P. and Rochard, E. and Desse-Berset, N. and Gessner, J. and Kirschbaum, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology And Conservation Of The European Sturgeon Acipenser Sturio L, 1758. The Reunion of the European and Atlantic Sturgeons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p. 117-129, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20611-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matériel de pêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. PERNET, M. PY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les objets racontent Lattara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition errance, p. 40-41, 2010, Collection Archéologie de Montpellier Agglomération, AMA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et modes d'approvisionnement du poisson à Lattara au Ve s. av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Janin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara, 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (A.D.A.L.), p. 387-417, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et modes d'approvisionnement en poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Fiches. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une maison de l'agglomération routière d'Ambrussum (Villetelle, Hérault). Fouille de la zone 9 (1995-1999).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (A.D.A.L.), p. 205-212, 2009, Monographies d'Archéologie Méditerranéenne, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur Lattes romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Janin; Michel Py. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara/Lattes (Hérault)‎ : nouveaux acquis, nouvelles questions sur une ville portuaire protohistorique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.175-184, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armes et têtes coupées au Cailar (Gard) : premiers éléments de réflexion sur un dépôt rituel en Gaule méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Cynthia Dunning; Alain Daubigney; Gilbert Kaenel; Marie-Jeanne Roulière-Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans l’arc jurassien et ses marges. Dépôts, lieux sacrés et territorialité à l’âge du Fer. Actes du XXIXe colloque international de l’Association française pour l’étude de l’âge du Fer (Bienne, 5-8 mai 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.653-658, 2007, Annales littéraires (826), série « Environnement, sociétés et archéologie » (11), 978-2-84867-201-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la morue...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Serra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amphitrite : Une épave aux Aresquiers.. Le secret dévoilé du naufrage d'un navire marchand sur la route des Antilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMD, pp.37-39, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déchets d'une fabrication de sauce de poisson dans le comblement d'un puits gallo-romain et la question du sel à Lattes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. PIQUES et R. BUXO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onze puits gallo-romains de Lattara (Ier s. av. n. è. - IIe s. de n. è.). Fouilles programmées 1986-2000.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition de l'ARALO, p. 293-305, 2005, Lattara, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichtyofauna from the funary urns : analysis, appraisal and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubet M.-E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Phoenician Cemetery of Tyre-Al Bass. Excavations 1997-1999.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture. Direction Générale des Antiquités, p. 441-446, 2004, BAAL, Hors série I</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ichtyofaune de la domus IV : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrié M., Sabrié R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le clos de la Lombarde à Narbonne. Espaces publics et privés du secteur nord-est.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition monique mergoil, p. 315-320, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coquillages et poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marichal R., Rébé I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les origines de Ruscino (Château-Roussillon, Perpignan, Pyrénées-Orientales) du Néolithique au premier Âge du Fer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAL, p. 69-76, 176-177, 2003, Monographie d'Archéologie Méditerranéenne, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cinaedia, pierre précieuse dans la tête d'un poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouet A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermae gallicae. Les thermes de Barzan (Charente-Maritime) et les thermes des provinces gauloises.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUSONIUS, p. 503-506, 2003, Aquitania, supplément 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9397,499 +9531,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner, manger et boire chez les Étrusques à Lattes au Ve s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynological evidence for the use of precious resins (ladanum) to coat Baetican Roman amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno 2019: the Mediterranean Palynological Societies Symposium, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New studies about sauces and salted-fishes from the analysis of ythe paleocontent of Roman jars and amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Interactive Conference. Roman amphora contents, Reflecting on Maritime trade of food stuffs in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data about sauces and salted-fishes from the analysis of the paléocontent of Roman jars and amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Ream</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Interactive Conference « Roman amphora contents reflecting on maritime trade of food and stuffs in Antiquity »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02122588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9899,147 +10033,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16 rue Léon Tolstoï. Toulouse. Haute Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01966985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10049,2435 +10183,2435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Autier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloe Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes; Service régional de l'archéologie d'Occitanie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03418873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la zone portuaire de Lattara (Lattes Hérault). Programme de fouille triennale 2017-2019 Rapport intermédiaire 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes. 2018, 224 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la zone portuaire de Lattara (Lattes Hérault). Programme de fouille triennale 2017-2019 Rapport intermédiaire 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes. 2017, 192 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages géoarchéologiques dans la zone portuaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2016, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattara (Lattes, Hérault). La zone 1 : Rapport de fouille programmée 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; Ministère de la Culture et de la Communication; Université Paul Valéry - Montpellier; INRAP. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01355341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATTARA (Lattes, Hérault) 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01134009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattara (Lattes, Hérault) 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dietler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00560425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00442631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2008</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+                <w:t xml:space="preserve">Recherches sur l'urbanisme récent au coeur de la ville primitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2008, pp.193-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00349922v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur l'urbanisme récent au coeur de la ville primitive</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2008, pp.193-208</w:t>
+                <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03077963v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse préliminaire des restes d'ichtyofaune collectés de 2004 à 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2007, pp.219-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rivalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00120497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ichtyofaune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'approvisionnement de Lyon en poissons à l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Languedoc-Roussillon. 2006</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA, Rhône-Alpes. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077966v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits PT19 et PT117, fouille et premières analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.12-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approvisionnement de Lyon en poissons à l'époque romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les puits PT117 et PT 103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA, Rhône-Alpes. 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.9-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077965v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits PT117 et PT 103</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'ichtyofaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.9-29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Languedoc-Roussillon. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078078v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l'urbanisme récent de Lattes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2006, pp.393-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cailard (Gard), place de de la Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2006, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration aux abords du dépôt : le secteur 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.6-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cailard (Gard), place de de la Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenorzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le puits PT519 (zone 12, secteur 15)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l'enceinte méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, pp.5-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l'urbanisme récent de Lattes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, pp.137-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12487,157 +12621,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue à Lattara: une visite inclusive en support de l'intelligence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dusseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12705,51 +12839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95FC0617"/>
+    <w:nsid w:val="8481A6E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12853,51 +12987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C7DF27C0"/>
+    <w:nsid w:val="171F3405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13001,51 +13135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C2CD3A4E"/>
+    <w:nsid w:val="208BDC29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13149,51 +13283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59A3C64C"/>
+    <w:nsid w:val="7EC06BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13297,51 +13431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62ACAE73"/>
+    <w:nsid w:val="88378CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13445,51 +13579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E23DA66A"/>
+    <w:nsid w:val="45569DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13593,51 +13727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E9458565"/>
+    <w:nsid w:val="B14EEF15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13741,51 +13875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EC037F3F"/>
+    <w:nsid w:val="0E1346E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13889,51 +14023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8EFE469C"/>
+    <w:nsid w:val="BD37B957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14037,51 +14171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D719F04E"/>
+    <w:nsid w:val="DDEFEFA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14185,51 +14319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A1F34B1A"/>
+    <w:nsid w:val="85B0EBC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14333,51 +14467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6852B64C"/>
+    <w:nsid w:val="40789888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14481,51 +14615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="BBDE4B28"/>
+    <w:nsid w:val="260BE18F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14629,51 +14763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="26BF150F"/>
+    <w:nsid w:val="3270E39C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14777,51 +14911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="AA53D16E"/>
+    <w:nsid w:val="641E9D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14925,51 +15059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="02885C28"/>
+    <w:nsid w:val="C633731C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15073,51 +15207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="9F077762"/>
+    <w:nsid w:val="34ABFB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15221,51 +15355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="39650FDD"/>
+    <w:nsid w:val="DBB0F866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15369,51 +15503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9D79BA7C"/>
+    <w:nsid w:val="7FE403D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15654,51 +15788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-piques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7390-046X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088532852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gael.piques@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Noguera Celdr&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Madrid Balanza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vento" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1931" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mart&#237;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3340" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Vivar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Arharbi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Benjaafar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Cantillo Duarte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743486v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassaing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Dufraisse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399818v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077962v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivalan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077966v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078078v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boutin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077986v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077969v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenorzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dusseaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-piques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7390-046X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088532852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gael.piques@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Noguera Celdr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Madrid Balanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mart&#237;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Vivar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Arharbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Benjaafar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Cantillo Duarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Dufraisse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803757v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743481v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803765v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966985v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349922v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120497v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivalan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077967v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077969v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenorzer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077970v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dusseaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>