--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -3095,328 +3095,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02152153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient whale exploitation in the Mediterranean: state of knowledge from the archaeological record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Flaux</w:t>
+                <w:t xml:space="preserve">Peggy Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nùria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (352), pp.914-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2016.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443835v1</w:t>
+                <w:t xml:space="preserve">hal-01423109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient whale exploitation in the Mediterranean: state of knowledge from the archaeological record</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Morgenstern</w:t>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nùria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01423109v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune (Fouilles 1981-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,282 +3651,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02152165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
+                <w:t xml:space="preserve">La quête vivrière à Lattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Natalia Alonso Movilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dezileau</w:t>
+                <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.44-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481872v1</w:t>
+                <w:t xml:space="preserve">halshs-01421367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête vivrière à Lattara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene variations of radiocarbon reservoir ages in a Mediterranean lagoonal system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Alonso Movilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Piquès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200045057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421367v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa de La Gramière (Castillon-du-Gard) Premier bilan de la recherche</w:t>
               </w:r>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, p. 257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4354,316 +4354,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures et stratigraphie des puits de Lattes (fouilles 1986-2000)</w:t>
+                <w:t xml:space="preserve">La céramique des puits de Lattes, contribution à la chronologie des remplissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Buxó</w:t>
+                <w:t xml:space="preserve">Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustau Vivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.31-69</w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.71-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872503v1</w:t>
+                <w:t xml:space="preserve">hal-03060684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits antiques fouillés à Lattes par Henri Prades et le Groupez Archéologique Painlevé</w:t>
+                <w:t xml:space="preserve">Structures et stratigraphie des puits de Lattes (fouilles 1986-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Buxó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.13-24</w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.31-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060683v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des puits de Lattes, contribution à la chronologie des remplissages</w:t>
+                <w:t xml:space="preserve">Les puits antiques fouillés à Lattes par Henri Prades et le Groupez Archéologique Painlevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustau Vivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.71-118</w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060684v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onze nouveaux puits romains de Lattes : localisation, historique des recherches et méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Buxó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4701,77 +4701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche archéozoologique en Albanie : un état de la question à Sovjan (bassin de Korçë)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,51 +4992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,51 +5104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements et activités humaines à Lattara romaine (Hérault, France) : nouvelles données archéologiques, archéobotaniques, malacologiques et géomorphologiques issues de la zone portuaire (campagnes 2016-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,51 +5281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the IWGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5344,204 +5344,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons frais ou en conserve : des mets de luxe aux produits de consommation courante dans le monde romain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CRATA, Alimentation et société dans l’Antiquité (II). Poissons, coquillages, crustacés et épices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès, Toulouse le Mirail, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02156093v1</w:t>
+                <w:t xml:space="preserve">halshs-02125419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poissons frais ou en conserve : des mets de luxe aux produits de consommation courante dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire du CRATA, Alimentation et société dans l’Antiquité (II). Poissons, coquillages, crustacés et épices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Toulouse le Mirail, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125419v1</w:t>
+                <w:t xml:space="preserve">halshs-02156093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poissons du vivier du Lac de Capelles – Le vivier du Lac de Capelles à Port-la-Nautique</w:t>
               </w:r>
@@ -5894,51 +5894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Meeting of the Fish Remains Working Group (FRWG). Fishing through time – Archaeoichthyology, biodiversity, ecology and human impact on aquatic environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museu da Sociedade de Geografia de Lisboa, Sep 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5963,51 +5963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6078,96 +6078,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03523600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattes, Saint-Sauveur, actualités des découvertes : Recherches sur l’urbanisme récent de Lattara</w:t>
+                <w:t xml:space="preserve">Commerce et consommation du poisson en Narbonnaise. Approche archéo-ichtyologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Rencontres départementales de l’archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Archéologues et historiens face à l’animal. Antiquité-XXe siècles, Université Grenoble 2, LARHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02156306v1</w:t>
+                <w:t xml:space="preserve">halshs-02156425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contenus des pots du Latium dits « à garum » à partir de l’analyse archéo-ichtyologique des découvertes subaquatiques du Rhône (Arles)</w:t>
               </w:r>
@@ -6216,126 +6216,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce et consommation du poisson en Narbonnaise. Approche archéo-ichtyologique</w:t>
+                <w:t xml:space="preserve">Lattes, Saint-Sauveur, actualités des découvertes : Recherches sur l’urbanisme récent de Lattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologues et historiens face à l’animal. Antiquité-XXe siècles, Université Grenoble 2, LARHA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8ème Rencontres départementales de l’archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02156425v1</w:t>
+                <w:t xml:space="preserve">halshs-02156306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestión de los productos alimentarios en Lattara (Lattes, Francia), entre el 450 y el 400 a.n.e.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6792,51 +6792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pézenas, Société française d'étude de la céramique antique en Gaule, Pézenas, 25-28 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Pézenas, France. pp.257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7093,51 +7093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole du second Âge du Fer à Ambrussum, Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,51 +7694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El contenido de las ánforas: una salsa de pescado y …¿ de vino ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Juan Fuertes C., Cibecchini F., Espinosa Ruiz A., Moya Montoya J.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Pecio Bou Ferrer. Investigación, conservación y divulgación de un yacimiento subacuático excepcional (2012-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Generalitat Valenciana, pp.73-85, 2021, 978-84-482-6629-5</w:t>
@@ -7767,64 +7767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts : salsamenta, garum, lymphatum and other fish products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7931,51 +7931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8021,51 +8021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout est bon dans le maquereau !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,51 +8120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur le mobilier archéologique d’origine animale (Fouilles 1981-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les pots dits &amp;quot;à garum&amp;quot; du Latium, d'après les découvertes subaquatiques du Rhône (Arles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Botte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8318,51 +8318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vivier du Lac de Capelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8622,173 +8622,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le matériel de pêche</w:t>
+                <w:t xml:space="preserve">Consommation et modes d'approvisionnement du poisson à Lattara au Ve s. av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. PERNET, M. PY. </w:t>
+              <w:t xml:space="preserve">Thierry Janin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les objets racontent Lattara</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition errance, p. 40-41, 2010, Collection Archéologie de Montpellier Agglomération, AMA</w:t>
+              <w:t xml:space="preserve">Lattara, 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (A.D.A.L.), p. 387-417, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00803757v1</w:t>
+                <w:t xml:space="preserve">halshs-00743481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et modes d'approvisionnement du poisson à Lattara au Ve s. av. n. è.</w:t>
+                <w:t xml:space="preserve">Le matériel de pêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Janin. </w:t>
+              <w:t xml:space="preserve">L. PERNET, M. PY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lattara, 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (A.D.A.L.), p. 387-417, 2010</w:t>
+              <w:t xml:space="preserve">Les objets racontent Lattara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition errance, p. 40-41, 2010, Collection Archéologie de Montpellier Agglomération, AMA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00743481v1</w:t>
+                <w:t xml:space="preserve">halshs-00803757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et modes d'approvisionnement en poisson</w:t>
               </w:r>
@@ -8959,51 +8959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9571,51 +9571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9696,51 +9696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno 2019: the Mediterranean Palynological Societies Symposium, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10197,51 +10197,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,211 +11287,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00442631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur l'urbanisme récent au coeur de la ville primitive</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2008, pp.193-208</w:t>
+                <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077963v1</w:t>
+                <w:t xml:space="preserve">halshs-00349922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2008</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches sur l'urbanisme récent au coeur de la ville primitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2008, pp.193-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Marchand</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-00349922v1</w:t>
+                <w:t xml:space="preserve">hal-03077963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse préliminaire des restes d'ichtyofaune collectés de 2004 à 2007</w:t>
               </w:r>
@@ -12839,51 +12839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8481A6E2"/>
+    <w:nsid w:val="4CE324E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12987,51 +12987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="171F3405"/>
+    <w:nsid w:val="6C8AEE73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13135,51 +13135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="208BDC29"/>
+    <w:nsid w:val="CB6A3154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13283,51 +13283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EC06BFA"/>
+    <w:nsid w:val="527D136A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13431,51 +13431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="88378CBF"/>
+    <w:nsid w:val="18B8587B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13579,51 +13579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="45569DF8"/>
+    <w:nsid w:val="3FEE5CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13727,51 +13727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B14EEF15"/>
+    <w:nsid w:val="E125979B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13875,51 +13875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0E1346E2"/>
+    <w:nsid w:val="F735E24A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14023,51 +14023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BD37B957"/>
+    <w:nsid w:val="24C1D5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14171,51 +14171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DDEFEFA5"/>
+    <w:nsid w:val="95BA0DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14319,51 +14319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="85B0EBC9"/>
+    <w:nsid w:val="3C749D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14467,51 +14467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="40789888"/>
+    <w:nsid w:val="4F0E7321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14615,51 +14615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="260BE18F"/>
+    <w:nsid w:val="81B42887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14763,51 +14763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3270E39C"/>
+    <w:nsid w:val="7749B06F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14911,51 +14911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="641E9D07"/>
+    <w:nsid w:val="E46C219F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15059,51 +15059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C633731C"/>
+    <w:nsid w:val="13772235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15207,51 +15207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="34ABFB34"/>
+    <w:nsid w:val="30A3EC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15355,51 +15355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="DBB0F866"/>
+    <w:nsid w:val="E4E3393E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15503,51 +15503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="7FE403D1"/>
+    <w:nsid w:val="580DC5EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15788,51 +15788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-piques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7390-046X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088532852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gael.piques@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Noguera Celdr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Madrid Balanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mart&#237;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Vivar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Arharbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Benjaafar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Cantillo Duarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Dufraisse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803757v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743481v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803765v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966985v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349922v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120497v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivalan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077967v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077969v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenorzer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077970v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dusseaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-piques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7390-046X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088532852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gael.piques@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Noguera Celdr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Madrid Balanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mart&#237;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Vivar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Arharbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Benjaafar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Cantillo Duarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Dufraisse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743481v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803765v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966985v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349922v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077963v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120497v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivalan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077967v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077969v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenorzer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077970v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dusseaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>