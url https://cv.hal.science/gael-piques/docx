--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -4354,316 +4354,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des puits de Lattes, contribution à la chronologie des remplissages</w:t>
+                <w:t xml:space="preserve">Les puits antiques fouillés à Lattes par Henri Prades et le Groupez Archéologique Painlevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustau Vivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.71-118</w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060684v1</w:t>
+                <w:t xml:space="preserve">hal-03060683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures et stratigraphie des puits de Lattes (fouilles 1986-2000)</w:t>
+                <w:t xml:space="preserve">La céramique des puits de Lattes, contribution à la chronologie des remplissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramon Buxó</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustau Vivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.31-69</w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.71-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872503v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits antiques fouillés à Lattes par Henri Prades et le Groupez Archéologique Painlevé</w:t>
+                <w:t xml:space="preserve">Structures et stratigraphie des puits de Lattes (fouilles 1986-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Buxó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara‎ : mélanges d'histoire et d'archéologie de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.13-24</w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.31-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060683v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onze nouveaux puits romains de Lattes : localisation, historique des recherches et méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Buxó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5590,394 +5590,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les denrées voguent sur les flots : analyses carpologique et ichtyologique de contenus céramiques issus du dépotoir portuaire romain d'Arles-Rhône 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages dans la zone portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Rencontres d'Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">11ème Rencontres Départementales de l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service patrimoine du Conseil départemental de l’Hérault, Service régional de l’archéologie de la DRAC Occitanie, Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02176822v1</w:t>
+                <w:t xml:space="preserve">halshs-02156115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages dans la zone portuaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les denrées voguent sur les flots : analyses carpologique et ichtyologique de contenus céramiques issus du dépotoir portuaire romain d'Arles-Rhône 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontres Départementales de l’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service patrimoine du Conseil départemental de l’Hérault, Service régional de l’archéologie de la DRAC Occitanie, Apr 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12ème Rencontres d'Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02156115v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02176822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et méthodes de l’archéo-ichtyologie</w:t>
+                <w:t xml:space="preserve">Sauces and salted-fishes for sailors. Palaeocontent analysis of Latium jars from Gallia Narbonensis’ ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Bioarchéologie : apports des disciplines naturalistes à la connaissance des sociétés passées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Delsol, Frédérique Durand, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th Meeting of the Fish Remains Working Group (FRWG). Fishing through time – Archaeoichthyology, biodiversity, ecology and human impact on aquatic environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu da Sociedade de Geografia de Lisboa, Sep 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02156290v1</w:t>
+                <w:t xml:space="preserve">halshs-02156235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauces and salted-fishes for sailors. Palaeocontent analysis of Latium jars from Gallia Narbonensis’ ports</w:t>
+                <w:t xml:space="preserve">Principes et méthodes de l’archéo-ichtyologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Meeting of the Fish Remains Working Group (FRWG). Fishing through time – Archaeoichthyology, biodiversity, ecology and human impact on aquatic environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu da Sociedade de Geografia de Lisboa, Sep 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Bioarchéologie : apports des disciplines naturalistes à la connaissance des sociétés passées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Delsol, Frédérique Durand, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02156235v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02156290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts</w:t>
               </w:r>
@@ -6015,51 +6015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Amphora Contents Reflecting on the Maritime Trade of Foodstuffs in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch, Oct 2015, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7819,51 +7819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Amphora Contents: Reflecting on the Maritime Trade of Foodstuffs in Antiquity (In honour of Miguel Beltrán Lloris). Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Archaeopress, pp.419-436, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Djaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On n’a rien inventé : produits, commerce et gastronomie dans l’Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Illustria; Musée d'Histoire de Marseille, pp.246-253, 2019</w:t>
@@ -8219,51 +8219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les pots dits &amp;quot;à garum&amp;quot; du Latium, d'après les découvertes subaquatiques du Rhône (Arles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9804,51 +9804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9929,51 +9929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Ream</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11287,211 +11287,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00442631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2008</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+                <w:t xml:space="preserve">Recherches sur l'urbanisme récent au coeur de la ville primitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2008, pp.193-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00349922v1</w:t>
+                <w:t xml:space="preserve">hal-03077963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur l'urbanisme récent au coeur de la ville primitive</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2008, pp.193-208</w:t>
+                <w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03077963v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse préliminaire des restes d'ichtyofaune collectés de 2004 à 2007</w:t>
               </w:r>
@@ -12839,51 +12839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE324E0"/>
+    <w:nsid w:val="8B7A7B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12987,51 +12987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C8AEE73"/>
+    <w:nsid w:val="B850AC44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13135,51 +13135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CB6A3154"/>
+    <w:nsid w:val="7C0588F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13283,51 +13283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="527D136A"/>
+    <w:nsid w:val="88804EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13431,51 +13431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="18B8587B"/>
+    <w:nsid w:val="9C3B4BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13579,51 +13579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3FEE5CE2"/>
+    <w:nsid w:val="22CFB856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13727,51 +13727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E125979B"/>
+    <w:nsid w:val="ADB7424A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13875,51 +13875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F735E24A"/>
+    <w:nsid w:val="D224A854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14023,51 +14023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="24C1D5A8"/>
+    <w:nsid w:val="5AC0CD8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14171,51 +14171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="95BA0DAE"/>
+    <w:nsid w:val="323AD96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14319,51 +14319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3C749D29"/>
+    <w:nsid w:val="CA54DEBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14467,51 +14467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4F0E7321"/>
+    <w:nsid w:val="701E91E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14615,51 +14615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="81B42887"/>
+    <w:nsid w:val="4A979B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14763,51 +14763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="7749B06F"/>
+    <w:nsid w:val="97A75306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14911,51 +14911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E46C219F"/>
+    <w:nsid w:val="708BF883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15059,51 +15059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="13772235"/>
+    <w:nsid w:val="A5734045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15207,51 +15207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="30A3EC13"/>
+    <w:nsid w:val="13817E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15355,51 +15355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E4E3393E"/>
+    <w:nsid w:val="81F07059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15503,51 +15503,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="580DC5EA"/>
+    <w:nsid w:val="B4063F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15788,51 +15788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-piques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7390-046X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088532852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gael.piques@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Noguera Celdr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Madrid Balanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mart&#237;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Vivar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Arharbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Benjaafar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Cantillo Duarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Dufraisse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743481v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803765v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966985v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349922v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077963v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120497v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivalan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077967v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077969v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenorzer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077970v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dusseaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-piques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7390-046X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088532852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gael.piques@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Noguera Celdr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Madrid Balanza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.184" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Morgenstern" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7W40F7TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vento" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200045057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mart&#237;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3340" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Vivar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Memet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavlidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Arharbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Benjaafar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Cantillo Duarte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743486v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Dufraisse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743481v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803765v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Riera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966985v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Faure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156436v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349922v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120497v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivalan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077967v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077966v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077969v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenorzer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077970v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077972v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dusseaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>