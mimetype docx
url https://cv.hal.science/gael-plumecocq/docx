--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -719,1191 +719,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Lascialfari</w:t>
+                <w:t xml:space="preserve">Résoudre les déséquilibres en eau des territoires agricoles : l’efficacité et l’acceptabilité sociale de quatre scénarios à l’épreuve d’un cas d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 HS, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416411v1</w:t>
+                <w:t xml:space="preserve">hal-02619949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résoudre les déséquilibres en eau des territoires agricoles : l’efficacité et l’acceptabilité sociale de quatre scénarios à l’épreuve d’un cas d’étude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 HS, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619949v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire entrer l’environnement dans l’économie. Temps, incertitudes et irréversibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018,  21 (2), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.021.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620900v1</w:t>
+                <w:t xml:space="preserve">hal-02620118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 23 (2), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622347v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire entrer l’environnement dans l’économie. Temps, incertitudes et irréversibilités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Froger</w:t>
+                <w:t xml:space="preserve">Spatial aggregation of indicators in sustainability assessments: Descriptive and normative claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018,  21 (2), pp.39-58. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.577-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.021.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620118v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+                <w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Magda</w:t>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Mazé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lamine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (2), 18 p. </w:t>
+              <w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622145v1</w:t>
+                <w:t xml:space="preserve">hal-02622347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial aggregation of indicators in sustainability assessments: Descriptive and normative claims</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 76, pp.577-588. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.02.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621725v1</w:t>
+                <w:t xml:space="preserve">hal-02620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires: Introduction à la deuxième partie du dossier thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modalités de qualification et de gestion des ressources naturelles – Introduction à la deuxième partie du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 8 (1), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620559v1</w:t>
+                <w:t xml:space="preserve">hal-01606528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de qualification et de gestion des ressources naturelles – Introduction à la deuxième partie du dossier thématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Debril</w:t>
+                <w:t xml:space="preserve">How do multi-criteria assessments address landscape-level problems? A review of studies and practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.282-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606528v1</w:t>
+                <w:t xml:space="preserve">hal-01605875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do multi-criteria assessments address landscape-level problems? A review of studies and practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">Développement durable et territoires: Introduction à la deuxième partie du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605875v1</w:t>
+                <w:t xml:space="preserve">hal-02620559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectivation négociée et gestion contestée de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,51 +1963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,165 +3055,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d’acteurs locaux</w:t>
+                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d'acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 15, pp.31-57</w:t>
+              <w:t xml:space="preserve">, 2010, 15 (second semestre), pp.31-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656682v1</w:t>
+                <w:t xml:space="preserve">hal-00994983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d'acteurs locaux</w:t>
+                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d’acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 15 (second semestre), pp.31-57</w:t>
+              <w:t xml:space="preserve">, 2010, 15, pp.31-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994983v1</w:t>
+                <w:t xml:space="preserve">hal-02656682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3307,217 +3307,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t>
+                <w:t xml:space="preserve">The greening of agricultural policies in France: a look from within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - Sustainability transitions of agriculture and the transformation of education and advisory services: convergence or divergence?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. 14p</w:t>
+              <w:t xml:space="preserve">6th European Seminar on Extension &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201574v1</w:t>
+                <w:t xml:space="preserve">hal-04676269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The greening of agricultural policies in France: a look from within</w:t>
+                <w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Seminar on Extension &amp; Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - Sustainability transitions of agriculture and the transformation of education and advisory services: convergence or divergence?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676269v1</w:t>
+                <w:t xml:space="preserve">hal-04201574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse lexicométrique des politiques publiques françaises agroécologiques : production d'un nouveau référentiel ?</w:t>
               </w:r>
@@ -3827,90 +3827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière politique et administration des ressources naturelles : le cas des pénuries en eau sur bassin hydrographique Adour Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4090,51 +4090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition agroécologique de l’exploitation agricole au système agro-alimentaire territorialisé : enjeux et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,51 +4142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4343,2163 +4343,2163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie hétérodoxe et économie standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rennes, France. 20 p</w:t>
+              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603103v1</w:t>
+                <w:t xml:space="preserve">hal-01607886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Reasons for the spatial aggregation of indicators: A case study in water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607886v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons for the spatial aggregation of indicators: A case study in water management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">Standardisation de la qualité et organisation de filières durables : le cas du blé dur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 15 p</w:t>
+              <w:t xml:space="preserve">33. Journées du développement de l’Association Tiers-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603098v1</w:t>
+                <w:t xml:space="preserve">hal-01606463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation de la qualité et organisation de filières durables : le cas du blé dur français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées du développement de l’Association Tiers-monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. 16 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606463v1</w:t>
+                <w:t xml:space="preserve">hal-01603181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ</w:t>
+                <w:t xml:space="preserve">Économie hétérodoxe et économie standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. 21 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rennes, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603181v1</w:t>
+                <w:t xml:space="preserve">hal-01603103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
+                <w:t xml:space="preserve">Parcours d'un économiste à travers la sociologique pragmatique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t>
+              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603692v1</w:t>
+                <w:t xml:space="preserve">hal-01603986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d'un économiste à travers la sociologique pragmatique française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La structuration d’une évaluation multicritère pour comparer des scénarios territoriaux de gestion de l’eau. Analyse réflexive sur une démarche de recherche ingénierique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 18 p</w:t>
+              <w:t xml:space="preserve">Atelier de recherche interdisciplinaire "Aborder les problèmes d’environnement comme des situations de gestion ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603986v1</w:t>
+                <w:t xml:space="preserve">hal-02792591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration d’une évaluation multicritère pour comparer des scénarios territoriaux de gestion de l’eau. Analyse réflexive sur une démarche de recherche ingénierique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de recherche interdisciplinaire "Aborder les problèmes d’environnement comme des situations de gestion ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792591v1</w:t>
+                <w:t xml:space="preserve">hal-01605731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hétérodoxie économique a t-elle les réseaux de ses ambitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Labex SMS - Opération "Mondes Scientifiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605731v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hétérodoxie économique a t-elle les réseaux de ses ambitions ?</w:t>
+                <w:t xml:space="preserve">De la communauté à la spécialité: le cas de l’Économie Géographique Évolutionniste (EGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Labex SMS - Opération "Mondes Scientifiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">Disciplines et spécialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603649v1</w:t>
+                <w:t xml:space="preserve">hal-01603650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communauté à la spécialité: le cas de l’Économie Géographique Évolutionniste (EGE)</w:t>
+                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ: le cas du champ des évaluations multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disciplines et spécialités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. 11 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Labex SMS: Atelier méthodologique "Texto"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603650v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ: le cas du champ des évaluations multicritères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structurer un problème de choix social pour engager un processus de délibération – l’exemple de la gestion quantitative de l’eau dans un territoire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Labex SMS: Atelier méthodologique "Texto"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 27 p</w:t>
+              <w:t xml:space="preserve">Doctoriales Sciences Sociales de l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603648v1</w:t>
+                <w:t xml:space="preserve">hal-01603680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer un problème de choix social pour engager un processus de délibération – l’exemple de la gestion quantitative de l’eau dans un territoire agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panorama des approches multicritères : agrégation et commensurabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales Sciences Sociales de l’eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L’analyse multicritère pour évaluer des scénarios de gestion des milieux naturels et des forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603680v1</w:t>
+                <w:t xml:space="preserve">hal-01603623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des approches multicritères : agrégation et commensurabilité</w:t>
+                <w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’analyse multicritère pour évaluer des scénarios de gestion des milieux naturels et des forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603623v1</w:t>
+                <w:t xml:space="preserve">hal-01603692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Transition Socio-Technique : un courant théorique dynamique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influential publications in ecological economics revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Costanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hatfield-Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Kubiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobiliser les approches par les transitions dans la recherche sur les changements agricoles et alimentaires : pourquoi et comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Sète, France. 6 p</w:t>
+              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281833v1</w:t>
+                <w:t xml:space="preserve">hal-01606182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et économie</w:t>
+                <w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. 23 p</w:t>
+              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603784v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps, économie et environnement: une mise en perspective à partir de la socio-économie écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Transition Socio-Technique : un courant théorique dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Génèse des futurs économiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France. 22 p</w:t>
+              <w:t xml:space="preserve">Mobiliser les approches par les transitions dans la recherche sur les changements agricoles et alimentaires : pourquoi et comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Sète, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603785v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential publications in ecological economics revisited</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temps, économie et environnement: une mise en perspective à partir de la socio-économie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 13 p</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Génèse des futurs économiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606182v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
+                <w:t xml:space="preserve">Environnement et économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t>
+              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603477v1</w:t>
+                <w:t xml:space="preserve">hal-01603784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological economics: Transdisciplinarity in question. A social network analysis of co-publications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinarity in (ecological) economics. Evidence of disciplinary evolution through networks of co-publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France. 28 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793098v1</w:t>
+                <w:t xml:space="preserve">hal-01604068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural cooperatives as key actors of the territorial management in water resources. Between technical and institutional innovations</w:t>
+                <w:t xml:space="preserve">Le modèle des &amp;quot;économies de la grandeur&amp;quot; comme au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 27 p</w:t>
+              <w:t xml:space="preserve">Séminaire AGIR de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Auzeville, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792836v1</w:t>
+                <w:t xml:space="preserve">hal-01603421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity in (ecological) economics. Evidence of disciplinary evolution through networks of co-publications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement des pratiques agricoles à l’épreuve du conseil : les défis de la mise en œuvre d’une rationalité sociale dans l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 23 p</w:t>
+              <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604068v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle des &amp;quot;économies de la grandeur&amp;quot; comme au cinéma</w:t>
+                <w:t xml:space="preserve">Agricultural cooperatives as key actors of the territorial management in water resources. Between technical and institutional innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGIR de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Auzeville, France. 29 p</w:t>
+              <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603421v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement des pratiques agricoles à l’épreuve du conseil : les défis de la mise en œuvre d’une rationalité sociale dans l’action</w:t>
+                <w:t xml:space="preserve">Ecological economics: Transdisciplinarity in question. A social network analysis of co-publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 23 p</w:t>
+              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603338v1</w:t>
+                <w:t xml:space="preserve">hal-02793098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The second generation of ecological economics: how far has the apple fallen from the tree?</w:t>
               </w:r>
@@ -7387,51 +7387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Karkhamaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7640,165 +7640,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des politiques publiques locales de développement durable : une approche par les conventions</w:t>
+                <w:t xml:space="preserve">Local public policies of sustainable development : toward administrative and territorial organisational changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEOLAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France. 32 p</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Economie Rurale. 5èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Dec 2011, Dijon, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808094v1</w:t>
+                <w:t xml:space="preserve">hal-02807487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local public policies of sustainable development : toward administrative and territorial organisational changes</w:t>
+                <w:t xml:space="preserve">La coordination des politiques publiques locales de développement durable : une approche par les conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d’Economie Rurale. 5èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Dec 2011, Dijon, France. 17p</w:t>
+              <w:t xml:space="preserve">Séminaire GEOLAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807487v1</w:t>
+                <w:t xml:space="preserve">hal-02808094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement Durable et Responsabilité Sociale de l'Entreprise : analyses discursives comparées à l'aide de la méthode Alceste</w:t>
               </w:r>
@@ -7847,165 +7847,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et responsabilité sociale de l’entreprise : analyses discursives comparées à l’aide de la méthode Alceste</w:t>
+                <w:t xml:space="preserve">Where corporate management and agency administration meet: a conventional reading of neo-liberalism and sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques RIOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">SASE's 21.Annual Meeting : Capitalism in Crisis: What's Next? Economic Regulation and Social Solidarity after the Fall of Finance Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818266v1</w:t>
+                <w:t xml:space="preserve">hal-02818268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where corporate management and agency administration meet: a conventional reading of neo-liberalism and sustainable development</w:t>
+                <w:t xml:space="preserve">Développement durable et responsabilité sociale de l’entreprise : analyses discursives comparées à l’aide de la méthode Alceste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE's 21.Annual Meeting : Capitalism in Crisis: What's Next? Economic Regulation and Social Solidarity after the Fall of Finance Capitalism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloques RIOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818268v1</w:t>
+                <w:t xml:space="preserve">hal-02818266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional administration of sustainable development policy: a conventional study applied in the french local context</w:t>
               </w:r>
@@ -8161,77 +8161,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BILAG : une bibliométrie de la littérature scientifique mondiale sur les légumineuses à graines pour comprendre la dynamique de la recherche sur ces espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,51 +8533,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8712,462 +8712,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Mise en nombre et prise en compte de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chavance</w:t>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
+              <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-23, 2023, EcoPolis, 9782875749079</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04199497v1</w:t>
+                <w:t xml:space="preserve">hal-04994238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Mise en nombre et prise en compte de la nature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Conclusion. Travail de quantification et quantification au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-23, 2023, EcoPolis, 9782875749079</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-260, 2023, EcoPolis, 9782875749079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994238v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Travail de quantification et quantification au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Debril</w:t>
+                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Froger</w:t>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
+              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 41, </w:t>
+              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2023, 978-2-10-084101-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994247v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobriété</w:t>
               </w:r>
@@ -9514,321 +9514,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071899v1</w:t>
+                <w:t xml:space="preserve">hal-02071900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couix</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques-Eric Bergez; Elise Audouin; Olivier Therond. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071900v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie</w:t>
               </w:r>
@@ -9942,165 +9933,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753946v1</w:t>
+                <w:t xml:space="preserve">hal-02071899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes alimentaires durables</w:t>
               </w:r>
@@ -10332,51 +10332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11224,51 +11224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Study Aveyron County (France, WP4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chakori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grigg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Biely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hinton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108785" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Froger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costanza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Howarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kubiszewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunbo Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.05.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327114X13947900181914" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hatfield-Dodds" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603338v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Karkhamaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818266v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholarsarchive.byu.edu/cgi/viewcontent.cgi?article=1327&amp;amp;context=iemssconference" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Belgodere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Duchateau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bakayoko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D&#8217;abzac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wf5j-j666" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raimbault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/27cj-z560" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sg05-4d85" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x3ss-5z49" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797488v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100753470" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283534v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Botte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Brunet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chakori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grigg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Biely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hinton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108785" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Froger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costanza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Howarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kubiszewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunbo Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.05.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327114X13947900181914" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hatfield-Dodds" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Karkhamaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholarsarchive.byu.edu/cgi/viewcontent.cgi?article=1327&amp;amp;context=iemssconference" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Belgodere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Duchateau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bakayoko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D&#8217;abzac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wf5j-j666" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raimbault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/27cj-z560" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sg05-4d85" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x3ss-5z49" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797488v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100753470" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283534v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Botte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Brunet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>