--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -719,1191 +719,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résoudre les déséquilibres en eau des territoires agricoles : l’efficacité et l’acceptabilité sociale de quatre scénarios à l’épreuve d’un cas d’étude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.05⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619949v1</w:t>
+                <w:t xml:space="preserve">hal-02416411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Lascialfari</w:t>
+                <w:t xml:space="preserve">Résoudre les déséquilibres en eau des territoires agricoles : l’efficacité et l’acceptabilité sociale de quatre scénarios à l’épreuve d’un cas d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 HS, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416411v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire entrer l’environnement dans l’économie. Temps, incertitudes et irréversibilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Froger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.021.0039⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620118v1</w:t>
+                <w:t xml:space="preserve">hal-02620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (2), 18 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622145v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial aggregation of indicators in sustainability assessments: Descriptive and normative claims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">Faire entrer l’environnement dans l’économie. Temps, incertitudes et irréversibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 76, pp.577-588. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018,  21 (2), pp.39-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.02.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.021.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621725v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t>
+              <w:t xml:space="preserve">, 2018, 23 (2), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622347v1</w:t>
+                <w:t xml:space="preserve">hal-02622145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial aggregation of indicators in sustainability assessments: Descriptive and normative claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.577-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620900v1</w:t>
+                <w:t xml:space="preserve">hal-02621725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de qualification et de gestion des ressources naturelles – Introduction à la deuxième partie du dossier thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Développement durable et territoires: Introduction à la deuxième partie du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), 7 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606528v1</w:t>
+                <w:t xml:space="preserve">hal-02620559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do multi-criteria assessments address landscape-level problems? A review of studies and practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">Modalités de qualification et de gestion des ressources naturelles – Introduction à la deuxième partie du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.011⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605875v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires: Introduction à la deuxième partie du dossier thématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Debril</w:t>
+                <w:t xml:space="preserve">How do multi-criteria assessments address landscape-level problems? A review of studies and practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.282-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620559v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectivation négociée et gestion contestée de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,51 +1963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2290,222 +2290,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhetoric as a means for sustainable development policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.16.339-362⟩</w:t>
+              <w:t xml:space="preserve">Environmental Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.529-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/096327114X13947900181914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074633v1</w:t>
+                <w:t xml:space="preserve">hal-02635312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhetoric as a means for sustainable development policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (5), pp.529-549. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.339-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3197/096327114X13947900181914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.16.339-362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635312v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The second generation of ecological economics: How far has the apple fallen from the tree?</w:t>
               </w:r>
@@ -3055,165 +3055,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d'acteurs locaux</w:t>
+                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d’acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 15 (second semestre), pp.31-57</w:t>
+              <w:t xml:space="preserve">, 2010, 15, pp.31-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994983v1</w:t>
+                <w:t xml:space="preserve">hal-02656682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d’acteurs locaux</w:t>
+                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d'acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 15, pp.31-57</w:t>
+              <w:t xml:space="preserve">, 2010, 15 (second semestre), pp.31-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656682v1</w:t>
+                <w:t xml:space="preserve">hal-00994983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3307,217 +3307,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The greening of agricultural policies in France: a look from within</w:t>
+                <w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Seminar on Extension &amp; Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - Sustainability transitions of agriculture and the transformation of education and advisory services: convergence or divergence?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676269v1</w:t>
+                <w:t xml:space="preserve">hal-04201574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t>
+                <w:t xml:space="preserve">The greening of agricultural policies in France: a look from within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - Sustainability transitions of agriculture and the transformation of education and advisory services: convergence or divergence?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. 14p</w:t>
+              <w:t xml:space="preserve">6th European Seminar on Extension &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201574v1</w:t>
+                <w:t xml:space="preserve">hal-04676269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse lexicométrique des politiques publiques françaises agroécologiques : production d'un nouveau référentiel ?</w:t>
               </w:r>
@@ -3827,90 +3827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t>
@@ -3933,299 +3933,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenabilité et valeurs en (socio-) économie écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrière politique et administration des ressources naturelles : le cas des pénuries en eau sur bassin hydrographique Adour Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CEPN (Centre d'Economie de l'Université Paris 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 24 p</w:t>
+              <w:t xml:space="preserve">Colloque Labex Structuration des Mondes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784855v1</w:t>
+                <w:t xml:space="preserve">hal-02784927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrière politique et administration des ressources naturelles : le cas des pénuries en eau sur bassin hydrographique Adour Garonne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Debril</w:t>
+                <w:t xml:space="preserve">Transition agroécologique de l’exploitation agricole au système agro-alimentaire territorialisé : enjeux et questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Labex Structuration des Mondes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784927v1</w:t>
+                <w:t xml:space="preserve">hal-02785429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition agroécologique de l’exploitation agricole au système agro-alimentaire territorialisé : enjeux et questionnements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutenabilité et valeurs en (socio-) économie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t>
+              <w:t xml:space="preserve">Séminaire du CEPN (Centre d'Economie de l'Université Paris 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785429v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la valeur et environnement : perspectives à partir de la socio-économique écologique</w:t>
               </w:r>
@@ -4343,230 +4343,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie hétérodoxe et économie standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rennes, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607886v1</w:t>
+                <w:t xml:space="preserve">hal-01603103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons for the spatial aggregation of indicators: A case study in water management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 15 p</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603098v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation de la qualité et organisation de filières durables : le cas du blé dur français</w:t>
               </w:r>
@@ -4628,234 +4602,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reasons for the spatial aggregation of indicators: A case study in water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. 21 p</w:t>
+              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603181v1</w:t>
+                <w:t xml:space="preserve">hal-01603098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie hétérodoxe et économie standard</w:t>
+                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rennes, France. 20 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603103v1</w:t>
+                <w:t xml:space="preserve">hal-01603181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d'un économiste à travers la sociologique pragmatique française</w:t>
+                <w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 18 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603986v1</w:t>
+                <w:t xml:space="preserve">hal-01603692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration d’une évaluation multicritère pour comparer des scénarios territoriaux de gestion de l’eau. Analyse réflexive sur une démarche de recherche ingénierique</w:t>
               </w:r>
@@ -4930,1822 +4986,1766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours d'un économiste à travers la sociologique pragmatique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605731v1</w:t>
+                <w:t xml:space="preserve">hal-01603986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hétérodoxie économique a t-elle les réseaux de ses ambitions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Labex SMS - Opération "Mondes Scientifiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603649v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communauté à la spécialité: le cas de l’Économie Géographique Évolutionniste (EGE)</w:t>
+                <w:t xml:space="preserve">L'hétérodoxie économique a t-elle les réseaux de ses ambitions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disciplines et spécialités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. 11 p</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Labex SMS - Opération "Mondes Scientifiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603650v1</w:t>
+                <w:t xml:space="preserve">hal-01603649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ: le cas du champ des évaluations multicritères</w:t>
+                <w:t xml:space="preserve">De la communauté à la spécialité: le cas de l’Économie Géographique Évolutionniste (EGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Labex SMS: Atelier méthodologique "Texto"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 27 p</w:t>
+              <w:t xml:space="preserve">Disciplines et spécialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603648v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer un problème de choix social pour engager un processus de délibération – l’exemple de la gestion quantitative de l’eau dans un territoire agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ: le cas du champ des évaluations multicritères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales Sciences Sociales de l’eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Labex SMS: Atelier méthodologique "Texto"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603680v1</w:t>
+                <w:t xml:space="preserve">hal-01603648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des approches multicritères : agrégation et commensurabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structurer un problème de choix social pour engager un processus de délibération – l’exemple de la gestion quantitative de l’eau dans un territoire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’analyse multicritère pour évaluer des scénarios de gestion des milieux naturels et des forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Doctoriales Sciences Sociales de l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603623v1</w:t>
+                <w:t xml:space="preserve">hal-01603680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
+                <w:t xml:space="preserve">Panorama des approches multicritères : agrégation et commensurabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t>
+              <w:t xml:space="preserve">L’analyse multicritère pour évaluer des scénarios de gestion des milieux naturels et des forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603692v1</w:t>
+                <w:t xml:space="preserve">hal-01603623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential publications in ecological economics revisited</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Transition Socio-Technique : un courant théorique dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 13 p</w:t>
+              <w:t xml:space="preserve">Mobiliser les approches par les transitions dans la recherche sur les changements agricoles et alimentaires : pourquoi et comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Sète, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606182v1</w:t>
+                <w:t xml:space="preserve">hal-01281833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
+                <w:t xml:space="preserve">Environnement et économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t>
+              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603477v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Transition Socio-Technique : un courant théorique dynamique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temps, économie et environnement: une mise en perspective à partir de la socio-économie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobiliser les approches par les transitions dans la recherche sur les changements agricoles et alimentaires : pourquoi et comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Sète, France. 6 p</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Génèse des futurs économiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281833v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps, économie et environnement: une mise en perspective à partir de la socio-économie écologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influential publications in ecological economics revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Costanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hatfield-Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Kubiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Génèse des futurs économiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France. 22 p</w:t>
+              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603785v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et économie</w:t>
+                <w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. 23 p</w:t>
+              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603784v1</w:t>
+                <w:t xml:space="preserve">hal-01603477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity in (ecological) economics. Evidence of disciplinary evolution through networks of co-publications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological economics: Transdisciplinarity in question. A social network analysis of co-publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 23 p</w:t>
+              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604068v1</w:t>
+                <w:t xml:space="preserve">hal-02793098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle des &amp;quot;économies de la grandeur&amp;quot; comme au cinéma</w:t>
+                <w:t xml:space="preserve">Agricultural cooperatives as key actors of the territorial management in water resources. Between technical and institutional innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGIR de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Auzeville, France. 29 p</w:t>
+              <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603421v1</w:t>
+                <w:t xml:space="preserve">hal-02792836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement des pratiques agricoles à l’épreuve du conseil : les défis de la mise en œuvre d’une rationalité sociale dans l’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinarity in (ecological) economics. Evidence of disciplinary evolution through networks of co-publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 23 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603338v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural cooperatives as key actors of the territorial management in water resources. Between technical and institutional innovations</w:t>
+                <w:t xml:space="preserve">Le modèle des &amp;quot;économies de la grandeur&amp;quot; comme au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 27 p</w:t>
+              <w:t xml:space="preserve">Séminaire AGIR de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Auzeville, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792836v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological economics: Transdisciplinarity in question. A social network analysis of co-publications</w:t>
+                <w:t xml:space="preserve">Le changement des pratiques agricoles à l’épreuve du conseil : les défis de la mise en œuvre d’une rationalité sociale dans l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France. 28 p</w:t>
+              <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793098v1</w:t>
+                <w:t xml:space="preserve">hal-01603338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second generation of ecological economics: how far has the apple fallen from the tree?</w:t>
+                <w:t xml:space="preserve">Analyse multicritère à l’échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t>
+              <w:t xml:space="preserve">Séminaire Means 2013 Plateforme d'Analyse Multicritère de la Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rennes, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748516v1</w:t>
+                <w:t xml:space="preserve">hal-02809570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère à l’échelle territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Means 2013 Plateforme d'Analyse Multicritère de la Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rennes, France. 27 p</w:t>
+              <w:t xml:space="preserve">Congrès AFEP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809570v1</w:t>
+                <w:t xml:space="preserve">hal-02809696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The second generation of ecological economics: how far has the apple fallen from the tree?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFEP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France. 42 p</w:t>
+              <w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809696v1</w:t>
+                <w:t xml:space="preserve">hal-02748516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international water regime? The case of the river Scheldt</w:t>
               </w:r>
@@ -6925,90 +6925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de l'AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7184,90 +7184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingrédients des dynamiques territoriales de circuits courts agro-alimentaires de proximité : une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7387,51 +7387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Karkhamaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7469,90 +7469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingrédients des dynamiques territoriales de circuits courts agro-alimentaires de proximité : une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7640,234 +7640,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local public policies of sustainable development : toward administrative and territorial organisational changes</w:t>
+                <w:t xml:space="preserve">La coordination des politiques publiques locales de développement durable : une approche par les conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d’Economie Rurale. 5èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Dec 2011, Dijon, France. 17p</w:t>
+              <w:t xml:space="preserve">Séminaire GEOLAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807487v1</w:t>
+                <w:t xml:space="preserve">hal-02808094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des politiques publiques locales de développement durable : une approche par les conventions</w:t>
+                <w:t xml:space="preserve">Local public policies of sustainable development : toward administrative and territorial organisational changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEOLAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France. 32 p</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Economie Rurale. 5èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Dec 2011, Dijon, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808094v1</w:t>
+                <w:t xml:space="preserve">hal-02807487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement Durable et Responsabilité Sociale de l'Entreprise : analyses discursives comparées à l'aide de la méthode Alceste</w:t>
+                <w:t xml:space="preserve">Développement durable et responsabilité sociale de l’entreprise : analyses discursives comparées à l’aide de la méthode Alceste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
+              <w:t xml:space="preserve">Colloques RIOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995010v1</w:t>
+                <w:t xml:space="preserve">hal-02818266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where corporate management and agency administration meet: a conventional reading of neo-liberalism and sustainable development</w:t>
               </w:r>
@@ -7916,96 +7916,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et responsabilité sociale de l’entreprise : analyses discursives comparées à l’aide de la méthode Alceste</w:t>
+                <w:t xml:space="preserve">Développement Durable et Responsabilité Sociale de l'Entreprise : analyses discursives comparées à l'aide de la méthode Alceste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques RIOD</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818266v1</w:t>
+                <w:t xml:space="preserve">hal-00995010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional administration of sustainable development policy: a conventional study applied in the french local context</w:t>
               </w:r>
@@ -8161,77 +8161,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BILAG : une bibliométrie de la littérature scientifique mondiale sur les légumineuses à graines pour comprendre la dynamique de la recherche sur ces espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,51 +8533,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8712,725 +8712,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Mise en nombre et prise en compte de la nature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Froger</w:t>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+                <w:t xml:space="preserve">Yann Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
+              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2023, 978-2-10-084101-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994238v1</w:t>
+                <w:t xml:space="preserve">halshs-04199497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Travail de quantification et quantification au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Introduction. Mise en nombre et prise en compte de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.251-260, 2023, EcoPolis, 9782875749079</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-23, 2023, EcoPolis, 9782875749079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994247v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
+                <w:t xml:space="preserve">Conclusion. Travail de quantification et quantification au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
+              <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-260, 2023, EcoPolis, 9782875749079</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04199497v1</w:t>
+                <w:t xml:space="preserve">hal-04994247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobriété</w:t>
+                <w:t xml:space="preserve">Economie : un marché atypique questionnant la durabilité de la filière française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Belgodere</w:t>
+                <w:t xml:space="preserve">Yannick Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Duchateau</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">INRAE. </w:t>
+                <w:t xml:space="preserve">Jean Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Abécassis; Jack Massé; Abdelkamel Allaoua. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-104, 2021, 978-2-7592-3313-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727584v1</w:t>
+                <w:t xml:space="preserve">hal-03593269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie : un marché atypique questionnant la durabilité de la filière française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sobriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Belgodere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Bakayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Julie D’abzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cordier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Joël Abécassis; Jack Massé; Abdelkamel Allaoua. </w:t>
+                <w:t xml:space="preserve">Samuel Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.17180/wf5j-j666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593269v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des sciences humaines et sociales dans les controverses associées à la notion de Service écosystémique (SE)</w:t>
               </w:r>
@@ -9514,312 +9514,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couix</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071900v1</w:t>
+                <w:t xml:space="preserve">hal-02071899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753946v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie</w:t>
               </w:r>
@@ -9933,174 +9942,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques-Eric Bergez; Elise Audouin; Olivier Therond. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071899v1</w:t>
+                <w:t xml:space="preserve">hal-04753946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes alimentaires durables</w:t>
               </w:r>
@@ -10244,217 +10244,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Economie écologique au prisme de l’Economie des conventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorialisation de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des conventions - Autour des travaux d'Olivier Favereau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.17180/yhhw-eh03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797488v1</w:t>
+                <w:t xml:space="preserve">hal-03728278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation de l’agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Economie écologique au prisme de l’Economie des conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016, </w:t>
+              <w:t xml:space="preserve">Dictionnaire des conventions - Autour des travaux d'Olivier Favereau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/yhhw-eh03⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 300 p., 2016, Capitalismes, éthique, institutions, 978-2-7574-1279-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728278v1</w:t>
+                <w:t xml:space="preserve">hal-02797488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Economie écologique au prisme de l’Economie des conventions</w:t>
               </w:r>
@@ -10467,51 +10467,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Batifoulier; Franck Bessis; Ariane Girardello; Guillemette De Larquier; Delphine Rémillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conventions - Autour des travaux d'Olivier Favereau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-95, 2016, 2757412795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10986,90 +10986,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11224,51 +11224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Study Aveyron County (France, WP4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chakori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grigg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Biely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hinton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108785" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Froger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costanza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Howarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kubiszewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunbo Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.05.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327114X13947900181914" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hatfield-Dodds" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Karkhamaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholarsarchive.byu.edu/cgi/viewcontent.cgi?article=1327&amp;amp;context=iemssconference" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Belgodere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Duchateau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bakayoko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D&#8217;abzac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wf5j-j666" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raimbault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/27cj-z560" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sg05-4d85" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x3ss-5z49" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797488v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100753470" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283534v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Botte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Brunet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chakori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grigg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Biely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hinton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108785" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Froger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costanza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Howarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kubiszewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunbo Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.05.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327114X13947900181914" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hatfield-Dodds" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603338v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Karkhamaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholarsarchive.byu.edu/cgi/viewcontent.cgi?article=1327&amp;amp;context=iemssconference" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727584v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Belgodere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Duchateau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bakayoko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D&#8217;abzac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wf5j-j666" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raimbault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/27cj-z560" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sg05-4d85" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x3ss-5z49" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100753470" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283534v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Botte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Brunet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>