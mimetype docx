--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -455,888 +455,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality standards between co-existence and coordination: Lessons from the French durum wheat case study</w:t>
+                <w:t xml:space="preserve">Donner à l’économie écologique plus de place dans le débat public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507225v1</w:t>
+                <w:t xml:space="preserve">hal-05610652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and practices of the french economists: converging or breaking?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality standards between co-existence and coordination: Lessons from the French durum wheat case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2021.100061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241060v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking deliberative evaluation with integrated assessment and modelling: A methodological framework and its application to agricultural water management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approaches and practices of the french economists: converging or breaking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (2), pp.333-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887172v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Linking deliberative evaluation with integrated assessment and modelling: A methodological framework and its application to agricultural water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Lascialfari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416411v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résoudre les déséquilibres en eau des territoires agricoles : l’efficacité et l’acceptabilité sociale de quatre scénarios à l’épreuve d’un cas d’étude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.05⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619949v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résoudre les déséquilibres en eau des territoires agricoles : l’efficacité et l’acceptabilité sociale de quatre scénarios à l’épreuve d’un cas d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 HS, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620900v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire entrer l’environnement dans l’économie. Temps, incertitudes et irréversibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018,  21 (2), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.021.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622347v1</w:t>
+                <w:t xml:space="preserve">hal-02620118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire entrer l’environnement dans l’économie. Temps, incertitudes et irréversibilités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Froger</w:t>
+                <w:t xml:space="preserve">Spatial aggregation of indicators in sustainability assessments: Descriptive and normative claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018,  21 (2), pp.39-58. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.577-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.021.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620118v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
               </w:r>
@@ -1446,2094 +1407,2258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial aggregation of indicators in sustainability assessments: Descriptive and normative claims</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.02.038⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621725v1</w:t>
+                <w:t xml:space="preserve">hal-02620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires: Introduction à la deuxième partie du dossier thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620559v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de qualification et de gestion des ressources naturelles – Introduction à la deuxième partie du dossier thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), 7 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.11648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do multi-criteria assessments address landscape-level problems? A review of studies and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 136, pp.282-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectivation négociée et gestion contestée de l’environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Développement durable et territoires: Introduction à la deuxième partie du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (3), 15 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437013v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Objectivation négociée et gestion contestée de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 7 (3), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630483v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influential publications in ecological economics revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Costanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B. Howarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Kubiszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunbo Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.68-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimizing farmers' new knowledge, learning and practices through communicative action: Application of an agro-environmental policy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+                <w:t xml:space="preserve">Développement durable et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286845v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhetoric as a means for sustainable development policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legitimizing farmers' new knowledge, learning and practices through communicative action: Application of an agro-environmental policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Values</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3197/096327114X13947900181914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635312v1</w:t>
+                <w:t xml:space="preserve">hal-01286845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.339-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.16.339-362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second generation of ecological economics: How far has the apple fallen from the tree?</w:t>
+                <w:t xml:space="preserve">Rhetoric as a means for sustainable development policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.09.020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.529-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/096327114X13947900181914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089457v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhetoric as a Means for Sustainable Development Policy</w:t>
+                <w:t xml:space="preserve">The second generation of ecological economics: How far has the apple fallen from the tree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Values</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.457 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994992v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique entre rhétorique et légitimité : une analyse des politiques locales de développement durable en termes de besoins fondamentaux</w:t>
+                <w:t xml:space="preserve">Rhetoric as a Means for Sustainable Development Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66 (2), pp.55-81</w:t>
+              <w:t xml:space="preserve">Environmental Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.529-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994921v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The institutionalisation of multi-level changes: sustainable development, values and territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism of Economic Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action publique entre rhétorique et légitimité : une analyse des politiques locales de développement durable en termes de besoins fondamentaux</w:t>
+                <w:t xml:space="preserve">L'action publique entre rhétorique et légitimité : une analyse des politiques locales de développement durable en termes de besoins fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66 (2), pp.55-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643350v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Institutionalisation of Multi-level Changes: Sustainable Development, Values and Territory</w:t>
+                <w:t xml:space="preserve">L’action publique entre rhétorique et légitimité : une analyse des politiques locales de développement durable en termes de besoins fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism of Economic Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (1), pp.27-46</w:t>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (2), pp.55-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994871v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources cognitives et développement territorial : une analyse textuelle appliquée aux politiques locales de développement durable</w:t>
+                <w:t xml:space="preserve">The Institutionalisation of Multi-level Changes: Sustainable Development, Values and Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanism of Economic Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (1), pp.27-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994847v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources cognitives et développement territorial : une analyse textuelle appliquée aux politiques locales de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5, pp.765-782</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 2012 (5), pp.765-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.125.0765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649224v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d’acteurs locaux</w:t>
+                <w:t xml:space="preserve">Ressources cognitives et développement territorial : une analyse textuelle appliquée aux politiques locales de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15, pp.31-57</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.765-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656682v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d'acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (second semestre), pp.31-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisations et développement durable : analyse comparée des discours d’acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.31-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des principales méthodes d’évaluation multicritère (EMC) utilisées en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique plateforme MEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2024, Paris, France. 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The greening of agricultural policies in France: a look from within</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - Sustainability transitions of agriculture and the transformation of education and advisory services: convergence or divergence?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. 14p</w:t>
+              <w:t xml:space="preserve">6th European Seminar on Extension &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201574v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The greening of agricultural policies in France: a look from within</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Seminar on Extension &amp; Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - Sustainability transitions of agriculture and the transformation of education and advisory services: convergence or divergence?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676269v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse lexicométrique des politiques publiques françaises agroécologiques : production d'un nouveau référentiel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Charrieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3575,4569 +3700,4569 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de recherche en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; CIRAD; SFER, Dec 2021, Castanet-Tolosan, France. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of cross-fertilization between socio-ecological economics and political economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Carnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International AFEP-IIPPE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03260633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-normal science in practice: a method proposal and its application to agricultural water management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutenabilité et valeurs en (socio-) économie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire du CEPN (Centre d'Economie de l'Université Paris 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738197v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrière politique et administration des ressources naturelles : le cas des pénuries en eau sur bassin hydrographique Adour Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t>
+              <w:t xml:space="preserve">Colloque Labex Structuration des Mondes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790454v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrière politique et administration des ressources naturelles : le cas des pénuries en eau sur bassin hydrographique Adour Garonne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Debril</w:t>
+                <w:t xml:space="preserve">Transition agroécologique de l’exploitation agricole au système agro-alimentaire territorialisé : enjeux et questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Labex Structuration des Mondes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784927v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition agroécologique de l’exploitation agricole au système agro-alimentaire territorialisé : enjeux et questionnements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">Post-normal science in practice: a method proposal and its application to agricultural water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785429v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenabilité et valeurs en (socio-) économie écologique</w:t>
+                <w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CEPN (Centre d'Economie de l'Université Paris 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 24 p</w:t>
+              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784855v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la valeur et environnement : perspectives à partir de la socio-économique écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Conventions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures and practices of economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Congrès de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie hétérodoxe et économie standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reasons for the spatial aggregation of indicators: A case study in water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rennes, France. 20 p</w:t>
+              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603103v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Standardisation de la qualité et organisation de filières durables : le cas du blé dur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t>
+              <w:t xml:space="preserve">33. Journées du développement de l’Association Tiers-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607886v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation de la qualité et organisation de filières durables : le cas du blé dur français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées du développement de l’Association Tiers-monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. 16 p</w:t>
+              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606463v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons for the spatial aggregation of indicators: A case study in water management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 15 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603098v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ</w:t>
+                <w:t xml:space="preserve">Économie hétérodoxe et économie standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. 21 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rennes, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603181v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t>
+              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603692v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration d’une évaluation multicritère pour comparer des scénarios territoriaux de gestion de l’eau. Analyse réflexive sur une démarche de recherche ingénierique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de recherche interdisciplinaire "Aborder les problèmes d’environnement comme des situations de gestion ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'un économiste à travers la sociologique pragmatique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In what ways agro-food business strategies in rural areas can be considered as “smarts”? The case of the French department of Aveyron</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hétérodoxie économique a t-elle les réseaux de ses ambitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Labex SMS - Opération "Mondes Scientifiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605731v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hétérodoxie économique a t-elle les réseaux de ses ambitions ?</w:t>
+                <w:t xml:space="preserve">De la communauté à la spécialité: le cas de l’Économie Géographique Évolutionniste (EGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Labex SMS - Opération "Mondes Scientifiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">Disciplines et spécialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603649v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communauté à la spécialité: le cas de l’Économie Géographique Évolutionniste (EGE)</w:t>
+                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ: le cas du champ des évaluations multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disciplines et spécialités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. 11 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Labex SMS: Atelier méthodologique "Texto"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603650v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exercice de &amp;quot;Revue de littérature&amp;quot; à l'aide d' IRAMUTEQ: le cas du champ des évaluations multicritères</w:t>
+                <w:t xml:space="preserve">Panorama des approches multicritères : agrégation et commensurabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Labex SMS: Atelier méthodologique "Texto"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Toulouse, France. 27 p</w:t>
+              <w:t xml:space="preserve">L’analyse multicritère pour évaluer des scénarios de gestion des milieux naturels et des forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603648v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurer un problème de choix social pour engager un processus de délibération – l’exemple de la gestion quantitative de l’eau dans un territoire agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales Sciences Sociales de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des approches multicritères : agrégation et commensurabilité</w:t>
+                <w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’analyse multicritère pour évaluer des scénarios de gestion des milieux naturels et des forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603623v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Transition Socio-Technique : un courant théorique dynamique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobiliser les approches par les transitions dans la recherche sur les changements agricoles et alimentaires : pourquoi et comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Sète, France. 6 p</w:t>
+              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281833v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et économie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influential publications in ecological economics revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Costanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hatfield-Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Kubiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. 23 p</w:t>
+              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603784v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps, économie et environnement: une mise en perspective à partir de la socio-économie écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Transition Socio-Technique : un courant théorique dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Génèse des futurs économiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France. 22 p</w:t>
+              <w:t xml:space="preserve">Mobiliser les approches par les transitions dans la recherche sur les changements agricoles et alimentaires : pourquoi et comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Sète, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603785v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential publications in ecological economics revisited</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temps, économie et environnement: une mise en perspective à partir de la socio-économie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 13 p</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Génèse des futurs économiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606182v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
+                <w:t xml:space="preserve">Environnement et économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t>
+              <w:t xml:space="preserve">Séminaire "L'espace des sciences sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603477v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological economics: Transdisciplinarity in question. A social network analysis of co-publications</w:t>
+                <w:t xml:space="preserve">Le changement des pratiques agricoles à l’épreuve du conseil : les défis de la mise en œuvre d’une rationalité sociale dans l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France. 28 p</w:t>
+              <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793098v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural cooperatives as key actors of the territorial management in water resources. Between technical and institutional innovations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinarity in (ecological) economics. Evidence of disciplinary evolution through networks of co-publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 27 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792836v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity in (ecological) economics. Evidence of disciplinary evolution through networks of co-publications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle des &amp;quot;économies de la grandeur&amp;quot; comme au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 23 p</w:t>
+              <w:t xml:space="preserve">Séminaire AGIR de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Auzeville, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604068v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle des &amp;quot;économies de la grandeur&amp;quot; comme au cinéma</w:t>
+                <w:t xml:space="preserve">Agricultural cooperatives as key actors of the territorial management in water resources. Between technical and institutional innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGIR de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Auzeville, France. 29 p</w:t>
+              <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603421v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement des pratiques agricoles à l’épreuve du conseil : les défis de la mise en œuvre d’une rationalité sociale dans l’action</w:t>
+                <w:t xml:space="preserve">Ecological economics: Transdisciplinarity in question. A social network analysis of co-publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renouveler les approches institutionnalistes sur l’agriculture et l’alimentation. La « grande transformation » 20 ans après.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. 23 p</w:t>
+              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603338v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère à l’échelle territoriale</w:t>
+                <w:t xml:space="preserve">The second generation of ecological economics: how far has the apple fallen from the tree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Means 2013 Plateforme d'Analyse Multicritère de la Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rennes, France. 27 p</w:t>
+              <w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809570v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse multicritère à l’échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFEP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France. 42 p</w:t>
+              <w:t xml:space="preserve">Séminaire Means 2013 Plateforme d'Analyse Multicritère de la Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rennes, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809696v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second generation of ecological economics: how far has the apple fallen from the tree?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t>
+              <w:t xml:space="preserve">Congrès AFEP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748516v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international water regime? The case of the river Scheldt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Maganda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik von Slobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second generation of ecological economics: How far has the apple fallen from the tree?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological economics: transdisciplinarity in question. A social network analysis of co-publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 22 p</w:t>
+              <w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601761v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The second generation of ecological economics: How far has the apple fallen from the tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de l'AFEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EcoEco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959030v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological economics: transdisciplinarity in question. A social network analysis of co-publications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The second generation of ecological economics: How far has the apple fallen from the tree?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference of the European Society for Ecological Economics, “Ecological Economics and Institutional dynamics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. 686 p</w:t>
+              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749969v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second generation of ecological economics: How far has the apple fallen from the tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoEco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. 41 p</w:t>
+              <w:t xml:space="preserve">3ème Congrès de l'AFEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603730v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingrédients des dynamiques territoriales de circuits courts agro-alimentaires de proximité : une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological economics as an epistemic community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics and Rio+20: Challenges and Contributions for a Green Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Ecological Economics (ISEE). INT., Jun 2012, Rio de Janeiro, Brazil. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociale et environnementale des coopératives : le défi de la mise en œuvre d’une rationalité sociale dans l’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ingrédients des dynamiques territoriales de circuits courts agro-alimentaires de proximité : une approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Karkhamaz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Nanterre, France. 13 p</w:t>
+              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808457v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingrédients des dynamiques territoriales de circuits courts agro-alimentaires de proximité : une approche pluridisciplinaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsabilité sociale et environnementale des coopératives : le défi de la mise en œuvre d’une rationalité sociale dans l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Karkhamaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 4 p</w:t>
+              <w:t xml:space="preserve">Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nanterre, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805559v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organisation of multilevel local policies of sustainable development: towards administrative and territorial changes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination des politiques publiques locales de développement durable : une approche par les conventions</w:t>
+                <w:t xml:space="preserve">Local public policies of sustainable development : toward administrative and territorial organisational changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEOLAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France. 32 p</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Economie Rurale. 5èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Dec 2011, Dijon, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808094v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local public policies of sustainable development : toward administrative and territorial organisational changes</w:t>
+                <w:t xml:space="preserve">La coordination des politiques publiques locales de développement durable : une approche par les conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d’Economie Rurale. 5èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Dec 2011, Dijon, France. 17p</w:t>
+              <w:t xml:space="preserve">Séminaire GEOLAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807487v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et responsabilité sociale de l’entreprise : analyses discursives comparées à l’aide de la méthode Alceste</w:t>
+                <w:t xml:space="preserve">Développement Durable et Responsabilité Sociale de l'Entreprise : analyses discursives comparées à l'aide de la méthode Alceste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques RIOD</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818266v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where corporate management and agency administration meet: a conventional reading of neo-liberalism and sustainable development</w:t>
+                <w:t xml:space="preserve">Développement durable et responsabilité sociale de l’entreprise : analyses discursives comparées à l’aide de la méthode Alceste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE's 21.Annual Meeting : Capitalism in Crisis: What's Next? Economic Regulation and Social Solidarity after the Fall of Finance Capitalism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloques RIOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818268v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement Durable et Responsabilité Sociale de l'Entreprise : analyses discursives comparées à l'aide de la méthode Alceste</w:t>
+                <w:t xml:space="preserve">Where corporate management and agency administration meet: a conventional reading of neo-liberalism and sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">SASE's 21.Annual Meeting : Capitalism in Crisis: What's Next? Economic Regulation and Social Solidarity after the Fall of Finance Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995010v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional administration of sustainable development policy: a conventional study applied in the french local context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ESEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre durabilité faible et durabilité forte : fondement en légitimité d'un développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8147,262 +8272,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BILAG : une bibliométrie de la littérature scientifique mondiale sur les légumineuses à graines pour comprendre la dynamique de la recherche sur ces espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria assessment method to compare scenarios of water management in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, The 8th International Congress on Environmental Modelling and Software met in Toulouse, France, on July 10-14, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8412,104 +8537,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions la Découverte, n° 678, 128 p., 2017, Repères (Maspero), 978-2707185969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8519,2216 +8644,2216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quæ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.208-209, 2024, 978-2-7592-3953-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier la valeur de la nature en économie : esquisses théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Debril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.89-114, 2024, 9782875749079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Guy</w:t>
+                <w:t xml:space="preserve">Introduction. Mise en nombre et prise en compte de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
+              <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-8, 2023, 978-2-10-084101-1. </w:t>
+              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-23, 2023, EcoPolis, 9782875749079</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04199497v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Mise en nombre et prise en compte de la nature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Conclusion. Travail de quantification et quantification au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-23, 2023, EcoPolis, 9782875749079</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-260, 2023, EcoPolis, 9782875749079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994238v1</w:t>
+                <w:t xml:space="preserve">hal-04994247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Travail de quantification et quantification au travail</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Debril (dir.). </w:t>
+              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une nature comptée. Quantification et régulation de l’environnement en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2023, 978-2-10-084101-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994247v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie : un marché atypique questionnant la durabilité de la filière française</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Joël Abécassis; Jack Massé; Abdelkamel Allaoua. </w:t>
+                <w:t xml:space="preserve">Sobriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Belgodere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Bakayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D’abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/wf5j-j666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593269v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobriété</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAE. </w:t>
+                <w:t xml:space="preserve">Economie : un marché atypique questionnant la durabilité de la filière française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Abécassis; Jack Massé; Abdelkamel Allaoua. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-104, 2021, 978-2-7592-3313-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727584v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des sciences humaines et sociales dans les controverses associées à la notion de Service écosystémique (SE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-106, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Goncalves</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071899v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couix</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques-Eric Bergez; Elise Audouin; Olivier Therond. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071900v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bérubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/27cj-z560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards an integrated framework for the governance of a territorialised agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753946v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/sg05-4d85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/x3ss-5z49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation de l’agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Economie écologique au prisme de l’Economie des conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire des conventions - Autour des travaux d'Olivier Favereau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 300 p., 2016, Capitalismes, éthique, institutions, 978-2-7574-1279-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728278v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Economie écologique au prisme de l’Economie des conventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorialisation de l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des conventions - Autour des travaux d'Olivier Favereau</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/yhhw-eh03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797488v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Economie écologique au prisme de l’Economie des conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Batifoulier; Franck Bessis; Ariane Girardello; Guillemette De Larquier; Delphine Rémillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conventions - Autour des travaux d'Olivier Favereau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-95, 2016, 2757412795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour les coopératives dans la mise en œuvre de Mesures Agro-Environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Compagnone; Frédéric Goulet; Pierre Labarthe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Conseil privé en agriculture Acteurs, pratiques et marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-51, 2015, 978-2-7592-2382-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et responsabilité sociale de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité sociale de l'entreprise.Nouvelle régulation du capitalisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Capitalismes, éthique, institutions, 978-2-7574-0212-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10738,231 +10863,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Evaluation multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de développement durable à La Poste, Première synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10972,130 +11097,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11105,226 +11230,226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité du blé dur dans la filière française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Jouanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Study Aveyron County (France, WP4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Inrae. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11334,131 +11459,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11605,51 +11730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chakori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grigg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Biely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hinton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108785" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Froger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costanza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Howarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kubiszewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunbo Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.05.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327114X13947900181914" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hatfield-Dodds" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603338v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Karkhamaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholarsarchive.byu.edu/cgi/viewcontent.cgi?article=1327&amp;amp;context=iemssconference" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727584v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Belgodere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Duchateau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bakayoko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D&#8217;abzac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wf5j-j666" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raimbault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/27cj-z560" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sg05-4d85" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x3ss-5z49" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100753470" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283534v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Botte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Brunet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chakori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Grigg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Biely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hinton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108785" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Charrieras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2021.100061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Froger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11648" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.02.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11512" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costanza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Howarth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kubiszewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunbo Ma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.01.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.05.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327114X13947900181914" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089457v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.125.0765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603680v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hatfield-Dodds" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603338v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748736v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maganda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Slobbe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Karkhamaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholarsarchive.byu.edu/cgi/viewcontent.cgi?article=1327&amp;amp;context=iemssconference" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1355462" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994247v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727584v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Belgodere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Duchateau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bakayoko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D&#8217;abzac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wf5j-j666" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593269v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503322v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch10" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685908v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorenzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raimbault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/27cj-z560" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sg05-4d85" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x3ss-5z49" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797488v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286914v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286905v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4708-conseil-prive-en-agriculture.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/livre/?GCOI=27574100753470" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283534v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Botte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jouanin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>