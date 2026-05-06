--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -689,291 +689,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding habits and food partitioning between three commercial fish associated with artificial reefs in a tropical coastal environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of current and daylight variations on small-pelagic fish aggregations (Selar crumenophthalmus) around a coastal fish aggregating device studied by fine-scale acoustic tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mablouké</w:t>
+                <w:t xml:space="preserve">Pascal Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kolasinski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232X.2013.829790⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (01), pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2012025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175340v1</w:t>
+                <w:t xml:space="preserve">hal-00842624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of current and daylight variations on small-pelagic fish aggregations (Selar crumenophthalmus) around a coastal fish aggregating device studied by fine-scale acoustic tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Soria</w:t>
+                <w:t xml:space="preserve">Feeding habits and food partitioning between three commercial fish associated with artificial reefs in a tropical coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mablouké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kolasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (01), pp.63-68. </w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (3), pp.323-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2012025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2013.829790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842624v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneous spatial and temporal patterns of behavior of small pelagic fish in an array of Fish Aggregating Devices (FADs)</w:t>
               </w:r>
@@ -1236,51 +1236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First field-based experiment supporting the meeting point hypothesis for schooling in pelagic fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,277 +1378,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stable isotopes to elucidate the effect of artificial reefs on the feeding habit of coastal fish : A case study from Reunion Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Use of 13C/12C and 15N/14N isotope ratios to characterize trophic webs associated to artificial reefs: A case study from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mablouké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kolasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frouin Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kenya</w:t>
+              <w:t xml:space="preserve">14th South African Marine Science Symposium (SAMSS) / 49th Estuarine and Coastal Sciences Association (ECSA) International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852810v1</w:t>
+                <w:t xml:space="preserve">hal-00852809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 13C/12C and 15N/14N isotope ratios to characterize trophic webs associated to artificial reefs: A case study from Reunion Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Using stable isotopes to elucidate the effect of artificial reefs on the feeding habit of coastal fish : A case study from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mablouké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kolasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frouin Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th South African Marine Science Symposium (SAMSS) / 49th Estuarine and Coastal Sciences Association (ECSA) International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, South Africa</w:t>
+              <w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852809v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of daylight duration and moon phases on the at-sea behaviour of a tropical seabird : the Barau's Petrel</w:t>
               </w:r>
@@ -1768,64 +1768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth WIOMSA Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Saint-Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2293,51 +2293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9EFD0C9"/>
+    <w:nsid w:val="D34E0DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2524,51 +2524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-potin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateret Shabtay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Giloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1396-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benneveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01301292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Itano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mablouk&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kolasinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2013.829790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027663" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.09.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4XH1RJS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01176171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-potin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateret Shabtay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Giloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1396-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benneveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01301292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Itano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mablouk&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kolasinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Potier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2013.829790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027663" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.09.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4XH1RJS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01175442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01176171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>