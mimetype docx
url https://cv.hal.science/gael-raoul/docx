--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -269,248 +269,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and spread of multiadapted pathogens in a spatially heterogeneous environment</w:t>
+                <w:t xml:space="preserve">Evolution between two competing macrophyte populations along a resource gradient leads to collapse in a bistable lake ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Griette</w:t>
+                <w:t xml:space="preserve">Sirine Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Alfaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Raoul</w:t>
+                <w:t xml:space="preserve">Gael Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gandon</w:t>
+                <w:t xml:space="preserve">Vasilis Dakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (3), pp.427-436. </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrad073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32942/X2532Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693075v2</w:t>
+                <w:t xml:space="preserve">hal-04794239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution between two competing macrophyte populations along a resource gradient leads to collapse in a bistable lake ecosystem</w:t>
+                <w:t xml:space="preserve">Evolution and spread of multiadapted pathogens in a spatially heterogeneous environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Boucenna</w:t>
+                <w:t xml:space="preserve">Quentin Griette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Raoul</w:t>
+                <w:t xml:space="preserve">Matthieu Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Dakos</w:t>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 164, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.427-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32942/X2532Z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrad073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794239v1</w:t>
+                <w:t xml:space="preserve">hal-04693075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between different predator–prey states: a method for the derivation of the functional and numerical response</w:t>
               </w:r>
@@ -613,51 +613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of climate shift on a species submitted to dispersion, evolution, growth and nonlocal competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berestycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,51 +717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and qualitative properties of travelling waves for an epidemiological model with mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Griette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -925,77 +925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence evolution at the front line of spreading epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Griette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (11), pp.2810-2819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,77 +1145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable travelling waves for nonlocal reaction diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (5), pp.1775-1791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,51 +1353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling waves in a nonlocal reaction-diffusion equation as a model for a population structured by a space variable and a phenotypical trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,51 +1470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of sexual populations structured by a space variable and a phenotypical trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84, pp.87 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 348 (23-24), pp.1267-1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desvillettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (3), pp.729--747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1989,104 +1989,104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for a population of trees structured by phenological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Dakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2111,462 +2111,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On measure-valued solutions for a structured population model with transfers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magal</w:t>
+                <w:t xml:space="preserve">Growing random planar network with oriented branching and fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Tomasevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111754v1</w:t>
+                <w:t xml:space="preserve">hal-05600463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Asymptotic Convergence of Discrete Diffusion Models: Masked and Random Walk dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On measure-valued solutions for a structured population model with transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Durmus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05472576v1</w:t>
+                <w:t xml:space="preserve">hal-05111754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential convergence to a steady-state for a population genetics model with sexual reproduction and selection</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Non-Asymptotic Convergence of Discrete Diffusion Models: Masked and Random Walk dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Tuyet-Nhi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434278v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial dynamics of a population in a heterogeneous environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential convergence to a steady-state for a population genetics model with sexual reproduction and selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tourniaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03292329v1</w:t>
+                <w:t xml:space="preserve">hal-03434278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial dynamics of a population in a heterogeneous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of variations in adaptation potential on invasion speeds and species ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Méndez-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2713,51 +2801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02295-w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1706.04094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693075v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Griette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Boucenna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Raoul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32942/X2532Z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Berardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geritz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Gyllenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01500-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1075934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.01.022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01803740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607612113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12781" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PM4TW1GV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2015.8.651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.1775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962234v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amic Frouvelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1062-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751647v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.828069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0370-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQ7NF21G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Conforti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Tuyet-Nhi Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tourniaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#233;ndez-Vera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02295-w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1706.04094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Boucenna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Raoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32942/X2532Z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693075v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Griette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Berardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geritz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Gyllenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01500-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1075934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.01.022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01803740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguil&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607612113" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12781" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PM4TW1GV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2015.8.651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.1775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962234v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amic Frouvelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1062-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751647v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.828069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0370-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQ7NF21G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Tomasevic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472576v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Conforti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Tuyet-Nhi Pham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tourniaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#233;ndez-Vera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>