--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,1615 +191,1719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roll waves in a predictive model for open-channel flows in the smooth turbulent case</w:t>
+                <w:t xml:space="preserve">Smooth thin-layer asymptotic expansions for free-surface yield-stress flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.L. Richard</w:t>
+                <w:t xml:space="preserve">Danila Denisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loic Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 344, pp.105456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2025.105456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696680v1</w:t>
+                <w:t xml:space="preserve">hal-04853811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the 3-D fields with a depth-averaged model for open-channel flows in the smooth turbulent case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Vila</w:t>
+                <w:t xml:space="preserve">Roll waves in a predictive model for open-channel flows in the smooth turbulent case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 954, pp.A24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1012⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 983, pp.A31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696562v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary depth-integrated model for tsunamis propagation including water compressibility and seafloor elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 99, pp.84-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent three-equation shallow-flow model for Bingham fluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of the 3-D fields with a depth-averaged model for open-channel flows in the smooth turbulent case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+                <w:t xml:space="preserve">Frédéric Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 954, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736101v3</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of the Boussinesq-type models to weakly compressible flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Richard</w:t>
+                <w:t xml:space="preserve">A consistent three-equation shallow-flow model for Bingham fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danila Denisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89, pp.217-240. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.105111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2021.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806264v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736101v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling coastal wave trains and wave breaking</w:t>
+                <w:t xml:space="preserve">An extension of the Boussinesq-type models to weakly compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147, pp.101581. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.217-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2020.101581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2021.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806402v1</w:t>
+                <w:t xml:space="preserve">hal-03806264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Skew-Symetric System for Shallow-Water System with Surface Tension Allowing Large Gradient of Density</w:t>
+                <w:t xml:space="preserve">Modelling coastal wave trains and wave breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bresch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109670⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.101581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2020.101581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382372v2</w:t>
+                <w:t xml:space="preserve">hal-03806402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model of shoaling and breaking waves. Part II. Run-up and two-dimensional waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmented Skew-Symetric System for Shallow-Water System with Surface Tension Allowing Large Gradient of Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. L. Richard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.125⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861821v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model of shoaling and breaking waves: One-dimensional solitary wave on a mild sloping beach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new model of shoaling and breaking waves. Part II. Run-up and two-dimensional waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kazakova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
+                <w:t xml:space="preserve">B. Fabrèges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 862, pp.552-591. </w:t>
+              <w:t xml:space="preserve">, 2019, 867, pp.146-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824889v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of consistent two-equation models for thin film flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new model of shoaling and breaking waves: One-dimensional solitary wave on a mild sloping beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 862, pp.552-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068255v1</w:t>
+                <w:t xml:space="preserve">hal-01824889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and coarsening of roll-waves in shear shallow water flows down an inclined rectangular channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of consistent two-equation models for thin film flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruyer-Quil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kseniya A Ivanova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
+                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527469v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent equations for open-channel flows in the smooth turbulent regime with shearing effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. L. Richard</w:t>
+                <w:t xml:space="preserve">Formation and coarsening of roll-waves in shear shallow water flows down an inclined rectangular channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniya A Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rambaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
+                <w:t xml:space="preserve">Sergey L Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Nkonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.189-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068251v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-equation model for thin films down an inclined plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Consistent equations for open-channel flows in the smooth turbulent regime with shearing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. L. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 804, pp.162-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.530⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 831, pp.289-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068244v1</w:t>
+                <w:t xml:space="preserve">hal-02068251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling turbulence generation in solitary waves on shear shallow water flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Gavrilyuk</w:t>
+                <w:t xml:space="preserve">A three-equation model for thin films down an inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruyer-Quil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 773, pp.49-74. </w:t>
+              <w:t xml:space="preserve">, 2016, 804, pp.162-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715611v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The classical hydraulic jump in a model of shear shallow-water flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. L. Richard</w:t>
+                <w:t xml:space="preserve">Modelling turbulence generation in solitary waves on shear shallow water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. L. Gavrilyuk</w:t>
+                <w:t xml:space="preserve">S. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 725, pp.492-521. </w:t>
+              <w:t xml:space="preserve">, 2015, 773, pp.49-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459449v1</w:t>
+                <w:t xml:space="preserve">hal-01715611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model of roll waves: comparison with Brock's experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The classical hydraulic jump in a model of shear shallow-water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. L. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 725, pp.492-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new model of roll waves: comparison with Brock's experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Gavrilyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 698, pp.374-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2012.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1809,1064 +1913,976 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methodologies for the evaluation of microplastics in rivers: application on the Rhône River continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Lelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-equation shallow-flow model for Herschel-Bulkley fluids. Application to dam-break simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danila Denisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Viscoplastic Fluids Workshop (VPF10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle dispersif hyperbolique pour les vagues côtières et implémentation dans Tolosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen-Chung Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des effets d'élasticité de la Terre dans un modèle intégré sur la profondeur de propagation des tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'un modèle d'écoulements turbulents en faible profondeur : application au ressaut hydraulique et aux trains de rouleaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Gavrilyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularisation and validation of a depth-averaged model for granular flow consistent with the incompressible µ(I) rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Deleage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth thin-layer asymptotic expansions for free-surface yield-stress flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A consistent shallow-flow model for viscoplastic fluids: dam-break problem and flow stoppage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danila Denisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853811v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent shallow-flow model for viscoplastic fluids: dam-break problem and flow stoppage.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danila Denisenko</w:t>
+                <w:t xml:space="preserve">Discretization of a new model of dispersive waves with improved dispersive properties and exact conservation of energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05134537v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretization of a new model of dispersive waves with improved dispersive properties and exact conservation of energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth-averaged model for open-channel flows in the smooth turbulent case and reconstruction of the 3D-fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04552250v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-averaged model for open-channel flows in the smooth turbulent case and reconstruction of the 3D-fields</w:t>
+                <w:t xml:space="preserve">Depth-averaged equations for compressible shallow-water flows and tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3013,51 +3029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Del&#233;age" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Msheik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.01.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736101v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Denisenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.05.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382372v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109670" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.947" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisclon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruyer-Quil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A Ivanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L Gavrilyuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.530" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavrilyuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.174" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.96" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Giraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857979v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Hung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Deleage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853811v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loic Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134537v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Del&#233;age" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853811v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Denisenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loic Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2025.105456" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.158" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Msheik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.01.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736101v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.05.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382372v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisclon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruyer-Quil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L Gavrilyuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.626" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavrilyuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.236" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.174" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.96" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857979v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Hung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Deleage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134537v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552250v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>