--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -373,235 +373,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary depth-integrated model for tsunamis propagation including water compressibility and seafloor elasticity</w:t>
+                <w:t xml:space="preserve">Reconstruction of the 3-D fields with a depth-averaged model for open-channel flows in the smooth turbulent case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Msheik</w:t>
+                <w:t xml:space="preserve">Frédéric Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duran</w:t>
+                <w:t xml:space="preserve">J.P. Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99, pp.84-97. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 954, pp.A24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805611v1</w:t>
+                <w:t xml:space="preserve">hal-04696562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the 3-D fields with a depth-averaged model for open-channel flows in the smooth turbulent case</w:t>
+                <w:t xml:space="preserve">A preliminary depth-integrated model for tsunamis propagation including water compressibility and seafloor elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Couderc</w:t>
+                <w:t xml:space="preserve">K. Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Vila</w:t>
+                <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 954, pp.A24. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99, pp.84-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696562v1</w:t>
+                <w:t xml:space="preserve">hal-03805611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent three-equation shallow-flow model for Bingham fluids</w:t>
               </w:r>
@@ -886,51 +886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2147,51 +2147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle dispersif hyperbolique pour les vagues côtières et implémentation dans Tolosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen-Chung Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2550,145 +2550,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent shallow-flow model for viscoplastic fluids: dam-break problem and flow stoppage.</w:t>
+                <w:t xml:space="preserve">Derivation of a consistent shallow-flow model for viscoplastic fluids and application to dam-break problem and flow stoppage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danila Denisenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134537v2</w:t>
+                <w:t xml:space="preserve">hal-05134537v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discretization of a new model of dispersive waves with improved dispersive properties and exact conservation of energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3029,51 +3029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Del&#233;age" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853811v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Denisenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loic Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2025.105456" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.158" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Msheik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.01.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736101v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.05.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382372v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisclon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruyer-Quil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L Gavrilyuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.626" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavrilyuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.236" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.174" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.96" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857979v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Hung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Deleage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134537v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552250v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Del&#233;age" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853811v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Denisenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loic Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2025.105456" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.158" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Msheik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.01.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736101v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2021.05.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382372v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gisclon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruyer-Quil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya A Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L Gavrilyuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Nkonga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.626" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavrilyuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.236" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.174" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.96" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857979v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Hung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Deleage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134537v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552250v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>