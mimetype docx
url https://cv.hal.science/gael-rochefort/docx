--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -595,51 +595,51 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476626v1</w:t>
+                <w:t xml:space="preserve">hal-04290435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monosodium Glutamate Supplementation Improves Bone Status in Mice Under Moderate Protein Restriction</w:t>
               </w:r>
@@ -753,697 +753,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming Dental Pulp Stem Cells from Human Exfoliated Deciduous Teeth with Fibroblast Growth Factor-2 Enhances Mineralization Within Tissue-Engineered Constructs Implanted in Craniofacial Bone Defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Novais</w:t>
+                <w:t xml:space="preserve">Mouse Wnt1-CRE -Rosa Tomato Dental Pulp Stem Cells Directly Contribute to the Calvarial Bone Regeneration Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Castillo-Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesieur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sctm.18-0182⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (5), pp.701-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421621v1</w:t>
+                <w:t xml:space="preserve">hal-02476626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
+                <w:t xml:space="preserve">Priming Dental Pulp Stem Cells from Human Exfoliated Deciduous Teeth with Fibroblast Growth Factor-2 Enhances Mineralization Within Tissue-Engineered Constructs Implanted in Craniofacial Bone Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sadoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sctm.18-0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149607v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse Wnt1-CRE -Rosa Tomato Dental Pulp Stem Cells Directly Contribute to the Calvarial Bone Regeneration Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.2973⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290435v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Vascular Smooth Muscle Cells to Folliculogenesis: What About Vasorin?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early angiogenesis detected by PET imaging with 64Cu-NODAGA-RGD is predictive of bone critical defect repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bonnet</w:t>
+                <w:t xml:space="preserve">Nadège Anizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chaussain</w:t>
+                <w:t xml:space="preserve">Rana Ben Azzouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Broutin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Schrewe</w:t>
+                <w:t xml:space="preserve">Anne Poliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2018.00335⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350082v1</w:t>
+                <w:t xml:space="preserve">hal-02476614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early angiogenesis detected by PET imaging with 64Cu-NODAGA-RGD is predictive of bone critical defect repair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+                <w:t xml:space="preserve">From Vascular Smooth Muscle Cells to Folliculogenesis: What About Vasorin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Anizan</w:t>
+                <w:t xml:space="preserve">Catherine Chaussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Ben Azzouna</w:t>
+                <w:t xml:space="preserve">Isabelle Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poliard</w:t>
+                <w:t xml:space="preserve">Heinrich Schrewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.111-121. </w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2018.00335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476614v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylated and Non-phosphorylated Leucine Rich Amelogenin Peptide Differentially Affect Ameloblast Mineralization</w:t>
               </w:r>
@@ -1455,77 +1455,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Le Norcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1797,51 +1797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 mediates potential positive effects of a saturated fatty acid enriched diet on bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,295 +2046,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudin-16 Deficiency Impairs Tight Junction Function in Ameloblasts, Leading to Abnormal Enamel Formation</w:t>
+                <w:t xml:space="preserve">Priming Dental Pulp Stem Cells With Fibroblast Growth Factor-2 Increases Angiogenesis of Implanted Tissue-Engineered Constructs Through Hepatocyte Growth Factor and Vascular Endothelial Growth Factor Secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bardet</w:t>
+                <w:t xml:space="preserve">Caroline Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Courson</w:t>
+                <w:t xml:space="preserve">Rümeyza Bascetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+                <w:t xml:space="preserve">Hanru Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.2726⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.392-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5966/sctm.2015-0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476595v1</w:t>
+                <w:t xml:space="preserve">hal-01622175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming Dental Pulp Stem Cells With Fibroblast Growth Factor-2 Increases Angiogenesis of Implanted Tissue-Engineered Constructs Through Hepatocyte Growth Factor and Vascular Endothelial Growth Factor Secretion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Claudin-16 Deficiency Impairs Tight Junction Function in Ameloblasts, Leading to Abnormal Enamel Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gorin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Yong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rümeyza Bascetin</w:t>
+                <w:t xml:space="preserve">Mayssam Khaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanru Ying</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (3), pp.392-404. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.498-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5966/sctm.2015-0166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622175v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated craniofacial bone regeneration through dense collagen gel scaffolds seeded with dental pulp stem cells</w:t>
               </w:r>
@@ -2454,1845 +2454,1845 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudin-16 Deficiency Impairs Tight Junction Function in Ameloblasts, Leading to Abnormal Enamel Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssam Khaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.498-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbmr.2726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape seed extracts inhibit dentin matrix degradation by MMP-3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammation and bone remodeling pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00425⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6051/j.issn.2311-5106.2014.01.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476567v1</w:t>
+                <w:t xml:space="preserve">hal-02476580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMMPRIN/CD147 deficiency disturbs ameloblast–odontoblast cross-talk and delays enamel mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssam Khaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.256-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2014.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The osteocyte as a therapeutic target in the treatment of osteoporosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grape seed extracts inhibit dentin matrix degradation by MMP-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssam Khaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Tjaderhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Menashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (3), pp.79-91. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1759720X14523500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476531v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation and bone remodeling pathologies</w:t>
+                <w:t xml:space="preserve">The osteocyte as a therapeutic target in the treatment of osteoporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Orthopaedics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.79-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6051/j.issn.2311-5106.2014.01.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1759720X14523500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476580v1</w:t>
+                <w:t xml:space="preserve">hal-02476531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular exercise limits alcohol effects on trabecular, cortical thickness and porosity, and osteocyte apoptosis in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osteocytes are not only mechanoreceptive cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (10), pp.1082-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476529v1</w:t>
+                <w:t xml:space="preserve">hal-02476520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Mineral Density, Hip Bone Geometry, and Calcaneus Trabecular Bone Texture in Obese and Normal-Weight Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular exercise limits alcohol effects on trabecular, cortical thickness and porosity, and osteocyte apoptosis in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rocher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugues Portier</w:t>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.02.001⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (5), pp.492-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476525v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress Is Related to the Deleterious Effects of Heme Oxygenase-1 in an In Vivo Neuroinflammatory Rat Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone Mineral Density, Hip Bone Geometry, and Calcaneus Trabecular Bone Texture in Obese and Normal-Weight Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Tronel</w:t>
+                <w:t xml:space="preserve">Hugues Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/264935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476515v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocytes are not only mechanoreceptive cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative Stress Is Related to the Deleterious Effects of Heme Oxygenase-1 in an In Vivo Neuroinflammatory Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.2561⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/264935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476520v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jaffré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine B Maurel</w:t>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e43930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491086v1</w:t>
+                <w:t xml:space="preserve">hal-02476510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Centrosome Fine Ultrastructure of the Osteocyte Mechanosensitive Primary Cilium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.1430-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927612013281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00666553v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476492v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte apoptosis and lipid infiltration as mechanisms of alcohol-induced bone loss</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/ags057⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.78-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476500v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00666553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrosome Fine Ultrastructure of the Osteocyte Mechanosensitive Primary Cilium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927612013281⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.78-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476513v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Osteocyte apoptosis and lipid infiltration as mechanisms of alcohol-induced bone loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Fazzalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (4), pp.413-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/ags057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476510v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteocalcin-insulin relationship in obese children: a role for the skeleton in energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla C Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4381,90 +4381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4625,1858 +4625,1858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and zoledronic acid on lipid profile and bone remodeling in ovariectomized rats : a paradoxical negative association ?</w:t>
+                <w:t xml:space="preserve">Evaluation of the Sensitivity of an in vitro High Frequency Ultrasound Device to Monitor the Coagulation Process: Study of the Effects of Heparin Treatment in a Murine Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lespessailles</w:t>
+                <w:t xml:space="preserve">Rachel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbuards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Jaffre</w:t>
+                <w:t xml:space="preserve">Camille Plag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+                <w:t xml:space="preserve">Daniel Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.295-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2009.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00650297v1</w:t>
+                <w:t xml:space="preserve">hal-02476439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatty Acid Oxidation and Malonyl-CoA Decarboxylase in the Vascular Remodeling of Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sutendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Folmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (44), pp.44ra58-44ra58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3001327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00463446v1</w:t>
+                <w:t xml:space="preserve">hal-02476445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid Oxidation and Malonyl-CoA Decarboxylase in the Vascular Remodeling of Pulmonary Hypertension</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Folmes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (44), pp.44ra58-44ra58. </w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3001327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476445v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00463446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and Zoledronic Acid on Lipid Profile and Bone Remodeling in Ovariectomized Rats: a Paradoxical Negative Association?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Exercise and zoledronic acid on lipid profile and bone remodeling in ovariectomized rats : a paradoxical negative association ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dolléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Benhamou</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (4), pp.337-344. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 45, pp.337-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476443v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise and Zoledronic Acid on Lipid Profile and Bone Remodeling in Ovariectomized Rats: a Paradoxical Negative Association?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dolléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benhamou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (4), pp.337-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-010-3399-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476450v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sensitivity of an in vitro High Frequency Ultrasound Device to Monitor the Coagulation Process: Study of the Effects of Heparin Treatment in a Murine Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Callé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (9), pp.1457-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2009.10.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476439v1</w:t>
+                <w:t xml:space="preserve">hal-02476450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway Delivery of Mesenchymal Stem Cells Prevents Arrested Alveolar Growth in Neonatal Lung Injury in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dexfenfluramine discontinuous treatment does not worsen hypoxia-induced pulmonary vascular remodeling but activates RhoA/ROCK pathway: Consequences on pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbuards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy van Haaften</w:t>
+                <w:t xml:space="preserve">Coralie Apfeldorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roisin Byrne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John Akabutu</w:t>
+                <w:t xml:space="preserve">Emanuel Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200902-0179OC⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 602 (2-3), pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476431v1</w:t>
+                <w:t xml:space="preserve">hal-02476402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular ultrasound allows a hyperplasia diagnosis in vivo in rat as accurate as histomorphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airway Delivery of Mesenchymal Stem Cells Prevents Arrested Alveolar Growth in Neonatal Lung Injury in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy van Haaften</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eder</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Akabutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.08.008⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180 (11), pp.1131-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200902-0179OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476408v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexfenfluramine discontinuous treatment does not worsen hypoxia-induced pulmonary vascular remodeling but activates RhoA/ROCK pathway: Consequences on pulmonary hypertension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravascular ultrasound allows a hyperplasia diagnosis in vivo in rat as accurate as histomorphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Apfeldorfer</w:t>
+                <w:t xml:space="preserve">Caroline Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Schenck</w:t>
+                <w:t xml:space="preserve">Véronique Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 602 (2-3), pp.355-363. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (2), pp.145-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476402v1</w:t>
+                <w:t xml:space="preserve">hal-02476408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological Maturation of Rat Mesenchymal Stem Cells after Induction of Vascular Smooth Muscle Cell Differentiation In Vitro</w:t>
+                <w:t xml:space="preserve">Echocardiography, a non-invasive method for the assessment of cardiac function and morphology in preclinical drug toxicology and safety pharmacology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mirza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/scd.2007.0219⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (6), pp.681-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/17425255.4.6.681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476399v1</w:t>
+                <w:t xml:space="preserve">hal-02476374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating progenitor cells in coronary heart disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophysiological Maturation of Rat Mesenchymal Stem Cells after Induction of Vascular Smooth Muscle Cell Differentiation In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Awede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/hrt.2008.141812⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (6), pp.1131-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/scd.2007.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476379v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echocardiography, a non-invasive method for the assessment of cardiac function and morphology in preclinical drug toxicology and safety pharmacology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating progenitor cells in coronary heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (6), pp.793-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/hrt.2008.141812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1517/17425255.4.6.681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476374v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undifferentiated mesenchymal stem cells seeded on a vascular prosthesis contribute to the restoration of a physiologic vascular wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
+                <w:t xml:space="preserve">Cardiovascular toxicity of minoxidil in the marmoset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Antier</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2007.12.038⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (3), pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2008.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476386v1</w:t>
+                <w:t xml:space="preserve">hal-02476391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular toxicity of minoxidil in the marmoset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daguès</w:t>
+                <w:t xml:space="preserve">Undifferentiated mesenchymal stem cells seeded on a vascular prosthesis contribute to the restoration of a physiologic vascular wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (6), pp.1313-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2007.12.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2008.05.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02476391v1</w:t>
+                <w:t xml:space="preserve">hal-02476386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF THE HEME OXYGENASE INDUCER HEMIN ON BLOOD HAEMOSTASIS MEASURED BY HIGH-FREQUENCY ULTRASOUND</w:t>
               </w:r>
@@ -6725,77 +6725,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 550 (1-3), pp.149-154. </w:t>
@@ -6897,51 +6897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (10), pp.2202-2208. </w:t>
@@ -6973,102 +6973,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Pages</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7083,453 +7083,453 @@
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00091316v1</w:t>
+                <w:t xml:space="preserve">hal-02475466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Inhalation at Dose Corresponding to Tobacco Smoke Worsens Cardiac Remodeling after Experimental Myocardial Infarction in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Machet</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfi139⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475463v1</w:t>
+                <w:t xml:space="preserve">hal-02476471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (1), </w:t>
+              <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476471v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00091316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonnet</w:t>
+                <w:t xml:space="preserve">CO Inhalation at Dose Corresponding to Tobacco Smoke Worsens Cardiac Remodeling after Experimental Myocardial Infarction in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Domenech</w:t>
+                <w:t xml:space="preserve">Marie Christine Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (2), pp.976-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfi139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475466v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7547,90 +7547,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic-inorganic hybrid scaffold for bone regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael y Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7672,103 +7672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-ct imaging for the longitudinal follow-up of preclinical studies on pathological calcifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Slimani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Scientific Meeting of the European Society for Clinical Investigation Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.8.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7851,77 +7851,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël y Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola L Fazzalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFBTM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
@@ -8119,51 +8119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04144822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo-Dali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10224" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02421621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Novais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.18-0182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Schrewe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ben Azzouna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.10.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Le Norcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margaux Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.2495" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbuards" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schlecht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH06-12-0717" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam Khaddam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2726" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanru Ying" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0166" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01624254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chamieh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Coyac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38814" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tjaderhane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00425" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2014.06.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476531v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X14523500" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6051/j.issn.2311-5106.2014.01.31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476529v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B. Maurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pallu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tronel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/264935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2561" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7DSX5TD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Maurel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043930" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00798_1.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazzalari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/ags057" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476513v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Benhamou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013281" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C Aveline" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garnero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Bab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2011.04031.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B589EBA40B9E62027A375292392E609ADA942A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C. Aveline" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JDBTE11.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jaffre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doll&#233;ans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1194-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CBKRWF2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476445v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutendra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haromy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Folmes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001327" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benhamou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3399-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TTM4PWG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476450v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476439v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Call&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2009.10.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Haaften" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Byrne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akabutu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200902-0179OC" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476408v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mondon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.08.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B1CWCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Apfeldorfer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Schenck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.11.025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7P9FVF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Awede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mirza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2007.0219" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476379v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/hrt.2008.141812" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40A975765DBB608D5A8B24FE1B7CFC0748161A9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hyvelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.4.6.681" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2007.12.038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476391v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sobry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dagu&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3C5HX6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Libgot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2007.04720.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9PD107J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Michelakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01258a.2006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475480v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lemaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2006.08.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCFZ51X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475463v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Machet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfi139" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190602v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l y Rochefort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Fazzalari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04144822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo-Dali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10224" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02421621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Novais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.18-0182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ben Azzouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.10.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Schrewe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00335" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Le Norcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margaux Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.2495" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbuards" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schlecht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH06-12-0717" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanru Ying" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam Khaddam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01624254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chamieh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Coyac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38814" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6051/j.issn.2311-5106.2014.01.31" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2014.06.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tjaderhane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00425" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X14523500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2561" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7DSX5TD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B. Maurel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pallu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tronel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/264935" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043930" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Benhamou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013281" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00798_1.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazzalari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/ags057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C Aveline" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garnero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Bab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2011.04031.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B589EBA40B9E62027A375292392E609ADA942A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C. Aveline" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JDBTE11.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Call&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2009.10.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutendra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haromy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Folmes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001327" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1194-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CBKRWF2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doll&#233;ans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benhamou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3399-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TTM4PWG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Apfeldorfer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Schenck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.11.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7P9FVF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Haaften" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Byrne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akabutu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200902-0179OC" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mondon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.08.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B1CWCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hyvelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.4.6.681" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Awede" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mirza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2007.0219" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/hrt.2008.141812" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40A975765DBB608D5A8B24FE1B7CFC0748161A9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sobry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dagu&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.05.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3C5HX6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2007.12.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Libgot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2007.04720.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9PD107J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Michelakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01258a.2006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475480v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lemaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2006.08.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCFZ51X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475463v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Machet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfi139" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190602v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l y Rochefort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Fazzalari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>