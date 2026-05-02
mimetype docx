--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -595,51 +595,51 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290435v1</w:t>
+                <w:t xml:space="preserve">hal-02476626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monosodium Glutamate Supplementation Improves Bone Status in Mice Under Moderate Protein Restriction</w:t>
               </w:r>
@@ -753,697 +753,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse Wnt1-CRE -Rosa Tomato Dental Pulp Stem Cells Directly Contribute to the Calvarial Bone Regeneration Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+                <w:t xml:space="preserve">Priming Dental Pulp Stem Cells from Human Exfoliated Deciduous Teeth with Fibroblast Growth Factor-2 Enhances Mineralization Within Tissue-Engineered Constructs Implanted in Craniofacial Bone Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sadoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.2973⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sctm.18-0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476626v1</w:t>
+                <w:t xml:space="preserve">hal-02421621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming Dental Pulp Stem Cells from Human Exfoliated Deciduous Teeth with Fibroblast Growth Factor-2 Enhances Mineralization Within Tissue-Engineered Constructs Implanted in Craniofacial Bone Defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Baroukh</w:t>
+                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sctm.18-0182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421621v1</w:t>
+                <w:t xml:space="preserve">inserm-02149607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
+                <w:t xml:space="preserve">Mouse Wnt1-CRE -Rosa Tomato Dental Pulp Stem Cells Directly Contribute to the Calvarial Bone Regeneration Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Castillo-Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (5), pp.701-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149607v1</w:t>
+                <w:t xml:space="preserve">hal-04290435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early angiogenesis detected by PET imaging with 64Cu-NODAGA-RGD is predictive of bone critical defect repair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Vascular Smooth Muscle Cells to Folliculogenesis: What About Vasorin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Anizan</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Ben Azzouna</w:t>
+                <w:t xml:space="preserve">Catherine Chaussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poliard</w:t>
+                <w:t xml:space="preserve">Isabelle Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Schrewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2018.00335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476614v1</w:t>
+                <w:t xml:space="preserve">hal-02350082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Vascular Smooth Muscle Cells to Folliculogenesis: What About Vasorin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Bonnet</w:t>
+                <w:t xml:space="preserve">Early angiogenesis detected by PET imaging with 64Cu-NODAGA-RGD is predictive of bone critical defect repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chaussain</w:t>
+                <w:t xml:space="preserve">Nadège Anizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Broutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Rana Ben Azzouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinrich Schrewe</w:t>
+                <w:t xml:space="preserve">Anne Poliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2018.00335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350082v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylated and Non-phosphorylated Leucine Rich Amelogenin Peptide Differentially Affect Ameloblast Mineralization</w:t>
               </w:r>
@@ -1455,77 +1455,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Le Norcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1797,51 +1797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 mediates potential positive effects of a saturated fatty acid enriched diet on bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2180,4970 +2180,4982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudin-16 Deficiency Impairs Tight Junction Function in Ameloblasts, Leading to Abnormal Enamel Formation</w:t>
+                <w:t xml:space="preserve">Accelerated craniofacial bone regeneration through dense collagen gel scaffolds seeded with dental pulp stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bardet</w:t>
+                <w:t xml:space="preserve">Frédéric Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Courson</w:t>
+                <w:t xml:space="preserve">Benjamin R. Coyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+                <w:t xml:space="preserve">Sandy Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.2726⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476595v1</w:t>
+                <w:t xml:space="preserve">hal-01624254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated craniofacial bone regeneration through dense collagen gel scaffolds seeded with dental pulp stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Claudin-16 Deficiency Impairs Tight Junction Function in Ameloblasts, Leading to Abnormal Enamel Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chamieh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+                <w:t xml:space="preserve">Yong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin R. Coyac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+                <w:t xml:space="preserve">Mayssam Khaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Ribes</w:t>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.498-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep38814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624254v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudin-16 Deficiency Impairs Tight Junction Function in Ameloblasts, Leading to Abnormal Enamel Formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Grape seed extracts inhibit dentin matrix degradation by MMP-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssam Khaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Tjaderhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Menashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.2726⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286223v1</w:t>
+                <w:t xml:space="preserve">hal-02476567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation and bone remodeling pathologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EMMPRIN/CD147 deficiency disturbs ameloblast–odontoblast cross-talk and delays enamel mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssam Khaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6051/j.issn.2311-5106.2014.01.31⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.256-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2014.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476580v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMMPRIN/CD147 deficiency disturbs ameloblast–odontoblast cross-talk and delays enamel mineralization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The osteocyte as a therapeutic target in the treatment of osteoporosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2014.06.019⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1759720X14523500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476565v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape seed extracts inhibit dentin matrix degradation by MMP-3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammation and bone remodeling pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6051/j.issn.2311-5106.2014.01.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476567v1</w:t>
+                <w:t xml:space="preserve">hal-02476580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The osteocyte as a therapeutic target in the treatment of osteoporosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular exercise limits alcohol effects on trabecular, cortical thickness and porosity, and osteocyte apoptosis in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (5), pp.492-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2012.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1759720X14523500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476531v1</w:t>
+                <w:t xml:space="preserve">hal-02476529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocytes are not only mechanoreceptive cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone Mineral Density, Hip Bone Geometry, and Calcaneus Trabecular Bone Texture in Obese and Normal-Weight Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.2561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476520v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular exercise limits alcohol effects on trabecular, cortical thickness and porosity, and osteocyte apoptosis in the rat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+                <w:t xml:space="preserve">Oxidative Stress Is Related to the Deleterious Effects of Heme Oxygenase-1 in an In Vivo Neuroinflammatory Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/264935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476529v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Mineral Density, Hip Bone Geometry, and Calcaneus Trabecular Bone Texture in Obese and Normal-Weight Children</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteocytes are not only mechanoreceptive cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.02.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (10), pp.1082-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476525v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress Is Related to the Deleterious Effects of Heme Oxygenase-1 in an In Vivo Neuroinflammatory Rat Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chalon</w:t>
+                <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/264935⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476515v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.78-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476510v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00666553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrosome Fine Ultrastructure of the Osteocyte Mechanosensitive Primary Cilium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927612013281⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.78-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476513v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Osteocyte apoptosis and lipid infiltration as mechanisms of alcohol-induced bone loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine B Maurel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Fazzalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (4), pp.413-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/ags057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491086v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00666553v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Centrosome Fine Ultrastructure of the Osteocyte Mechanosensitive Primary Cilium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.1430-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927612013281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476492v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte apoptosis and lipid infiltration as mechanisms of alcohol-induced bone loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
+                <w:t xml:space="preserve">Osteocalcin-insulin relationship in obese children: a role for the skeleton in energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pallu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+                <w:t xml:space="preserve">Emilie Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla C Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Bab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/ags057⟩</w:t>
+              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2265.2011.04031.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476500v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocalcin-insulin relationship in obese children: a role for the skeleton in energy metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Itai Bab</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2265.2011.04031.x⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476466v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+                <w:t xml:space="preserve">Mesenchymal stem cells and acquisition of a bone phenotype: An ion channel overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla C. Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Biology and Tissue Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/JDBTE11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476484v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells and acquisition of a bone phenotype: An ion channel overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Biology and Tissue Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/JDBTE11.009⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476489v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00463446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sensitivity of an in vitro High Frequency Ultrasound Device to Monitor the Coagulation Process: Study of the Effects of Heparin Treatment in a Murine Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise and zoledronic acid on lipid profile and bone remodeling in ovariectomized rats : a paradoxical negative association ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Callé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Antier</w:t>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dolléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.337-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2009.10.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476439v1</w:t>
+                <w:t xml:space="preserve">halshs-00650297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acid Oxidation and Malonyl-CoA Decarboxylase in the Vascular Remodeling of Pulmonary Hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sutendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Haromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Folmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (44), pp.44ra58-44ra58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scitranslmed.3001327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+              <w:t xml:space="preserve">, 2010, 21 (9), pp.1457-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00463446v1</w:t>
+                <w:t xml:space="preserve">hal-02476450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and zoledronic acid on lipid profile and bone remodeling in ovariectomized rats : a paradoxical negative association ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Exercise and Zoledronic Acid on Lipid Profile and Bone Remodeling in Ovariectomized Rats: a Paradoxical Negative Association?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dolléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45, pp.337-344</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 45 (4), pp.337-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-010-3399-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00650297v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and Zoledronic Acid on Lipid Profile and Bone Remodeling in Ovariectomized Rats: a Paradoxical Negative Association?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+                <w:t xml:space="preserve">Evaluation of the Sensitivity of an in vitro High Frequency Ultrasound Device to Monitor the Coagulation Process: Study of the Effects of Heparin Treatment in a Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Benhamou</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbuards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Plag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-010-3399-y⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.295-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2009.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476443v1</w:t>
+                <w:t xml:space="preserve">hal-02476439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airway Delivery of Mesenchymal Stem Cells Prevents Arrested Alveolar Growth in Neonatal Lung Injury in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy van Haaften</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Akabutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180 (11), pp.1131-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200902-0179OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476450v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexfenfluramine discontinuous treatment does not worsen hypoxia-induced pulmonary vascular remodeling but activates RhoA/ROCK pathway: Consequences on pulmonary hypertension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravascular ultrasound allows a hyperplasia diagnosis in vivo in rat as accurate as histomorphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Schenck</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.11.025⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (2), pp.145-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476402v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway Delivery of Mesenchymal Stem Cells Prevents Arrested Alveolar Growth in Neonatal Lung Injury in Rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+                <w:t xml:space="preserve">Dexfenfluramine discontinuous treatment does not worsen hypoxia-induced pulmonary vascular remodeling but activates RhoA/ROCK pathway: Consequences on pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbuards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Akabutu</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200902-0179OC⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 602 (2-3), pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476431v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular ultrasound allows a hyperplasia diagnosis in vivo in rat as accurate as histomorphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophysiological Maturation of Rat Mesenchymal Stem Cells after Induction of Vascular Smooth Muscle Cell Differentiation In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Awede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eder</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.08.008⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (6), pp.1131-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/scd.2007.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476408v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echocardiography, a non-invasive method for the assessment of cardiac function and morphology in preclinical drug toxicology and safety pharmacology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating progenitor cells in coronary heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/17425255.4.6.681⟩</w:t>
+              <w:t xml:space="preserve">Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (6), pp.793-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/hrt.2008.141812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476374v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological Maturation of Rat Mesenchymal Stem Cells after Induction of Vascular Smooth Muscle Cell Differentiation In Vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Echocardiography, a non-invasive method for the assessment of cardiac function and morphology in preclinical drug toxicology and safety pharmacology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (6), pp.681-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/17425255.4.6.681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2007.0219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476399v1</w:t>
+                <w:t xml:space="preserve">hal-02476374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating progenitor cells in coronary heart disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular toxicity of minoxidil in the marmoset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/hrt.2008.141812⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (3), pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2008.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476379v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular toxicity of minoxidil in the marmoset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daguès</w:t>
+                <w:t xml:space="preserve">Undifferentiated mesenchymal stem cells seeded on a vascular prosthesis contribute to the restoration of a physiologic vascular wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2008.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (6), pp.1313-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2007.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476391v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undifferentiated mesenchymal stem cells seeded on a vascular prosthesis contribute to the restoration of a physiologic vascular wall</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECT OF THE HEME OXYGENASE INDUCER HEMIN ON BLOOD HAEMOSTASIS MEASURED BY HIGH-FREQUENCY ULTRASOUND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Antier</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Libgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbuards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Schlecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2007.12.038⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (12), pp.1272-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1440-1681.2007.04720.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476386v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF THE HEME OXYGENASE INDUCER HEMIN ON BLOOD HAEMOSTASIS MEASURED BY HIGH-FREQUENCY ULTRASOUND</w:t>
+                <w:t xml:space="preserve">COUNTERPOINT: RELEASE OF AN ENDOTHELIUM-DERIVED VASOCONSTRICTOR AND RHOA/RHO KINASE-MEDIATED CALCIUM SENSITIZATION OF SMOOTH MUSCLE CELL CONTRACTION ARE NOT THE MAIN EFFECTORS FOR FULL AND SUSTAINED HPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Michelakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1440-1681.2007.04720.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (5), pp.2072-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01258a.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476356v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COUNTERPOINT: RELEASE OF AN ENDOTHELIUM-DERIVED VASOCONSTRICTOR AND RHOA/RHO KINASE-MEDIATED CALCIUM SENSITIZATION OF SMOOTH MUSCLE CELL CONTRACTION ARE NOT THE MAIN EFFECTORS FOR FULL AND SUSTAINED HPV</w:t>
+                <w:t xml:space="preserve">Dexfenfluramine does not worsen but moderates progression of chronic hypoxia-induced pulmonary hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01258a.2006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 550 (1-3), pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2006.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475486v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexfenfluramine does not worsen but moderates progression of chronic hypoxia-induced pulmonary hypertension</w:t>
+                <w:t xml:space="preserve">Multipotential Mesenchymal Stem Cells Are Mobilized into Peripheral Blood by Hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eder</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hanton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2006.08.050⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (10), pp.2202-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/stemcells.2006-0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02475480v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipotential Mesenchymal Stem Cells Are Mobilized into Peripheral Blood by Hypoxia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/stemcells.2006-0164⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475470v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00091316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorge Domenech</w:t>
+                <w:t xml:space="preserve">CO Inhalation at Dose Corresponding to Tobacco Smoke Worsens Cardiac Remodeling after Experimental Myocardial Infarction in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (2), pp.976-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfi139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475466v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7152,384 +7164,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (1), </w:t>
+              <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476471v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pages</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
+              <w:t xml:space="preserve">, 2005, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...113 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfi139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02475463v1</w:t>
+                <w:t xml:space="preserve">hal-02476471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7547,90 +7425,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic-inorganic hybrid scaffold for bone regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael y Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7672,103 +7550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-ct imaging for the longitudinal follow-up of preclinical studies on pathological calcifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Scientific Meeting of the European Society for Clinical Investigation Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.8.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7851,77 +7729,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël y Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola L Fazzalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFBTM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
@@ -8119,51 +7997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04144822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo-Dali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10224" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02421621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Novais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.18-0182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ben Azzouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.10.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Schrewe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00335" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Le Norcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margaux Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.2495" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbuards" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schlecht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH06-12-0717" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanru Ying" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam Khaddam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01624254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chamieh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Coyac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38814" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6051/j.issn.2311-5106.2014.01.31" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2014.06.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tjaderhane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00425" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X14523500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2561" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7DSX5TD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B. Maurel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pallu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tronel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/264935" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043930" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Benhamou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013281" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00798_1.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazzalari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/ags057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C Aveline" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garnero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Bab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2011.04031.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B589EBA40B9E62027A375292392E609ADA942A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C. Aveline" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JDBTE11.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Call&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2009.10.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutendra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haromy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Folmes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001327" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1194-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CBKRWF2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doll&#233;ans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benhamou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3399-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TTM4PWG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Apfeldorfer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Schenck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.11.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7P9FVF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Haaften" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Byrne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akabutu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200902-0179OC" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mondon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.08.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B1CWCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hyvelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.4.6.681" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Awede" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mirza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2007.0219" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/hrt.2008.141812" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40A975765DBB608D5A8B24FE1B7CFC0748161A9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sobry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dagu&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.05.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3C5HX6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2007.12.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Libgot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2007.04720.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9PD107J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Michelakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01258a.2006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475480v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lemaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2006.08.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCFZ51X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475463v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Machet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfi139" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190602v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l y Rochefort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Fazzalari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04144822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo-Dali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10224" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02421621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Novais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.18-0182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Schrewe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ben Azzouna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.10.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Le Norcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margaux Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.2495" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbuards" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schlecht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH06-12-0717" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanru Ying" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01624254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chamieh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Coyac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38814" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam Khaddam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tjaderhane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2014.06.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X14523500" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6051/j.issn.2311-5106.2014.01.31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B. Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pallu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZJD1C97-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tronel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/264935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2561" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7DSX5TD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Maurel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043930" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00798_1.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazzalari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/ags057" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Benhamou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013281" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C Aveline" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garnero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Bab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2011.04031.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B589EBA40B9E62027A375292392E609ADA942A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C. Aveline" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JDBTE11.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1194-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CBKRWF2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jaffre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doll&#233;ans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476445v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutendra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haromy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Folmes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001327" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benhamou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3399-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TTM4PWG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476439v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Call&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2009.10.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Haaften" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Byrne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akabutu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200902-0179OC" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476408v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mondon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.08.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B1CWCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Apfeldorfer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Schenck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.11.025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7P9FVF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Awede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mirza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2007.0219" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476379v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/hrt.2008.141812" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40A975765DBB608D5A8B24FE1B7CFC0748161A9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hyvelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.4.6.681" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sobry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dagu&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.05.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3C5HX6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2007.12.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Libgot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2007.04720.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9PD107J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Michelakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01258a.2006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475480v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lemaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2006.08.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCFZ51X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475463v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Machet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfi139" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190602v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l y Rochefort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Fazzalari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>