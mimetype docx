--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -595,587 +595,587 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476626v1</w:t>
+                <w:t xml:space="preserve">hal-04290435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monosodium Glutamate Supplementation Improves Bone Status in Mice Under Moderate Protein Restriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xin Wu</w:t>
+                <w:t xml:space="preserve">Mouse Wnt1-CRE -Rosa Tomato Dental Pulp Stem Cells Directly Contribute to the Calvarial Bone Regeneration Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Castillo-Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JBMR Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm4.10224⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (5), pp.701-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476655v1</w:t>
+                <w:t xml:space="preserve">hal-02476626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming Dental Pulp Stem Cells from Human Exfoliated Deciduous Teeth with Fibroblast Growth Factor-2 Enhances Mineralization Within Tissue-Engineered Constructs Implanted in Craniofacial Bone Defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Baroukh</w:t>
+                <w:t xml:space="preserve">Monosodium Glutamate Supplementation Improves Bone Status in Mice Under Moderate Protein Restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sctm.18-0182⟩</w:t>
+              <w:t xml:space="preserve">JBMR Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (10), pp.e10224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm4.10224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421621v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
+                <w:t xml:space="preserve">Priming Dental Pulp Stem Cells from Human Exfoliated Deciduous Teeth with Fibroblast Growth Factor-2 Enhances Mineralization Within Tissue-Engineered Constructs Implanted in Craniofacial Bone Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sadoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sctm.18-0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149607v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse Wnt1-CRE -Rosa Tomato Dental Pulp Stem Cells Directly Contribute to the Calvarial Bone Regeneration Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+                <w:t xml:space="preserve">Human Enriched Serum Following Hydrolysed Collagen Absorption Modulates Bone Cell Activity: from Bedside to Bench and Vice Versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Prawitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fabien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.2973⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11061249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290435v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02149607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Vascular Smooth Muscle Cells to Folliculogenesis: What About Vasorin?</w:t>
               </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Le Norcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,51 +1797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR40 mediates potential positive effects of a saturated fatty acid enriched diet on bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,1729 +2448,1729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape seed extracts inhibit dentin matrix degradation by MMP-3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammation and bone remodeling pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00425⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6051/j.issn.2311-5106.2014.01.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476567v1</w:t>
+                <w:t xml:space="preserve">hal-02476580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMMPRIN/CD147 deficiency disturbs ameloblast–odontoblast cross-talk and delays enamel mineralization</w:t>
+                <w:t xml:space="preserve">Grape seed extracts inhibit dentin matrix degradation by MMP-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssam Khaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Tjaderhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Menashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2014.06.019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476565v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The osteocyte as a therapeutic target in the treatment of osteoporosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EMMPRIN/CD147 deficiency disturbs ameloblast–odontoblast cross-talk and delays enamel mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssam Khaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (3), pp.79-91. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.256-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1759720X14523500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2014.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476531v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation and bone remodeling pathologies</w:t>
+                <w:t xml:space="preserve">The osteocyte as a therapeutic target in the treatment of osteoporosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Orthopaedics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Therapeutic advances in musculoskeletal disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.79-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6051/j.issn.2311-5106.2014.01.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1759720X14523500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476580v1</w:t>
+                <w:t xml:space="preserve">hal-02476531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular exercise limits alcohol effects on trabecular, cortical thickness and porosity, and osteocyte apoptosis in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osteocytes are not only mechanoreceptive cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (10), pp.1082-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476529v1</w:t>
+                <w:t xml:space="preserve">hal-02476520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Mineral Density, Hip Bone Geometry, and Calcaneus Trabecular Bone Texture in Obese and Normal-Weight Children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugues Portier</w:t>
+                <w:t xml:space="preserve">Regular exercise limits alcohol effects on trabecular, cortical thickness and porosity, and osteocyte apoptosis in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.02.001⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (5), pp.492-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476525v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Stress Is Related to the Deleterious Effects of Heme Oxygenase-1 in an In Vivo Neuroinflammatory Rat Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone Mineral Density, Hip Bone Geometry, and Calcaneus Trabecular Bone Texture in Obese and Normal-Weight Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Tronel</w:t>
+                <w:t xml:space="preserve">Hugues Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/264935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476515v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocytes are not only mechanoreceptive cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative Stress Is Related to the Deleterious Effects of Heme Oxygenase-1 in an In Vivo Neuroinflammatory Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.2561⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/264935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476520v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jaffré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine B Maurel</w:t>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e43930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491086v1</w:t>
+                <w:t xml:space="preserve">hal-02476510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Centrosome Fine Ultrastructure of the Osteocyte Mechanosensitive Primary Cilium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.1430-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927612013281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00666553v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476492v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte apoptosis and lipid infiltration as mechanisms of alcohol-induced bone loss</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/ags057⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.78-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476500v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00666553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Ultraviolet Microspectroscopy on Rat Cortical Bone: Involvement of Tyrosine and Tryptophan in the Osteocyte and Its Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+                <w:t xml:space="preserve">Alcohol-induced Osteonecrosis - dose and duration effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043930⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.78-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2613.2011.00798_1.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476510v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrosome Fine Ultrastructure of the Osteocyte Mechanosensitive Primary Cilium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Pallu</w:t>
+                <w:t xml:space="preserve">Osteocyte apoptosis and lipid infiltration as mechanisms of alcohol-induced bone loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Benhamou</w:t>
+                <w:t xml:space="preserve">Nicola Fazzalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (6), pp.1430-1441. </w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (4), pp.413-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927612013281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/ags057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476513v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteocalcin-insulin relationship in obese children: a role for the skeleton in energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla C Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,90 +4259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bone accrual is associated with osteocyte apoptosis in alcohol-induced osteopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4503,1224 +4503,1224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue.</w:t>
+                <w:t xml:space="preserve">Evaluation of the Sensitivity of an in vitro High Frequency Ultrasound Device to Monitor the Coagulation Process: Study of the Effects of Heparin Treatment in a Murine Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbuards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Plag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.295-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2009.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00463446v1</w:t>
+                <w:t xml:space="preserve">hal-02476439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and zoledronic acid on lipid profile and bone remodeling in ovariectomized rats : a paradoxical negative association ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Jaffre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00650297v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00463446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid Oxidation and Malonyl-CoA Decarboxylase in the Vascular Remodeling of Pulmonary Hypertension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise and zoledronic acid on lipid profile and bone remodeling in ovariectomized rats : a paradoxical negative association ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Haromy</w:t>
+                <w:t xml:space="preserve">Chrystel Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Folmes</w:t>
+                <w:t xml:space="preserve">E. Dolléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.337-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476445v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty Acid Oxidation and Malonyl-CoA Decarboxylase in the Vascular Remodeling of Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sutendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Folmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (44), pp.44ra58-44ra58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.3001327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476450v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and Zoledronic Acid on Lipid Profile and Bone Remodeling in Ovariectomized Rats: a Paradoxical Negative Association?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteocyte: the unrecognized side of bone tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benhamou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-010-3399-y⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (9), pp.1457-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-010-1194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476443v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sensitivity of an in vitro High Frequency Ultrasound Device to Monitor the Coagulation Process: Study of the Effects of Heparin Treatment in a Murine Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise and Zoledronic Acid on Lipid Profile and Bone Remodeling in Ovariectomized Rats: a Paradoxical Negative Association?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dolléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Callé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Antier</w:t>
+                <w:t xml:space="preserve">C. Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (4), pp.337-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-010-3399-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2009.10.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway Delivery of Mesenchymal Stem Cells Prevents Arrested Alveolar Growth in Neonatal Lung Injury in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dexfenfluramine discontinuous treatment does not worsen hypoxia-induced pulmonary vascular remodeling but activates RhoA/ROCK pathway: Consequences on pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbuards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy van Haaften</w:t>
+                <w:t xml:space="preserve">Coralie Apfeldorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roisin Byrne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John Akabutu</w:t>
+                <w:t xml:space="preserve">Emanuel Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200902-0179OC⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 602 (2-3), pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476431v1</w:t>
+                <w:t xml:space="preserve">hal-02476402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular ultrasound allows a hyperplasia diagnosis in vivo in rat as accurate as histomorphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airway Delivery of Mesenchymal Stem Cells Prevents Arrested Alveolar Growth in Neonatal Lung Injury in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy van Haaften</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eder</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Akabutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.08.008⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180 (11), pp.1131-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200902-0179OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02476408v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexfenfluramine discontinuous treatment does not worsen hypoxia-induced pulmonary vascular remodeling but activates RhoA/ROCK pathway: Consequences on pulmonary hypertension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravascular ultrasound allows a hyperplasia diagnosis in vivo in rat as accurate as histomorphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Apfeldorfer</w:t>
+                <w:t xml:space="preserve">Caroline Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Schenck</w:t>
+                <w:t xml:space="preserve">Véronique Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 602 (2-3), pp.355-363. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (2), pp.145-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2008.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476402v1</w:t>
+                <w:t xml:space="preserve">hal-02476408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Maturation of Rat Mesenchymal Stem Cells after Induction of Vascular Smooth Muscle Cell Differentiation In Vitro</w:t>
               </w:r>
@@ -5943,51 +5943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echocardiography, a non-invasive method for the assessment of cardiac function and morphology in preclinical drug toxicology and safety pharmacology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6054,307 +6054,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular toxicity of minoxidil in the marmoset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daguès</w:t>
+                <w:t xml:space="preserve">Undifferentiated mesenchymal stem cells seeded on a vascular prosthesis contribute to the restoration of a physiologic vascular wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2008.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (6), pp.1313-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2007.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476391v1</w:t>
+                <w:t xml:space="preserve">hal-02476386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undifferentiated mesenchymal stem cells seeded on a vascular prosthesis contribute to the restoration of a physiologic vascular wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
+                <w:t xml:space="preserve">Cardiovascular toxicity of minoxidil in the marmoset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Antier</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (3), pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2008.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2007.12.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476386v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF THE HEME OXYGENASE INDUCER HEMIN ON BLOOD HAEMOSTASIS MEASURED BY HIGH-FREQUENCY ULTRASOUND</w:t>
               </w:r>
@@ -6603,51 +6603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,370 +6851,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Pages</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
+              <w:t xml:space="preserve">, 2005, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00091316v1</w:t>
+                <w:t xml:space="preserve">hal-02476471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Inhalation at Dose Corresponding to Tobacco Smoke Worsens Cardiac Remodeling after Experimental Myocardial Infarction in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Machet</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfi139⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475463v1</w:t>
+                <w:t xml:space="preserve">hal-02475466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Y. Rochefort</w:t>
+                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of mesenchymal stem cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Y. Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7223,191 +7223,191 @@
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475466v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00091316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypoxia on the domiciliation of Mesenchymal Stem Cells after infusion into rats: possibilities of targeting pulmonary artery remodeling via cells therapies?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonnet</w:t>
+                <w:t xml:space="preserve">CO Inhalation at Dose Corresponding to Tobacco Smoke Worsens Cardiac Remodeling after Experimental Myocardial Infarction in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael y Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hyvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Pagès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Domenech</w:t>
+                <w:t xml:space="preserve">Marie Christine Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1465-9921-6-125⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (2), pp.976-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfi139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476471v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7425,90 +7425,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic-inorganic hybrid scaffold for bone regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael y Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7550,64 +7550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-ct imaging for the longitudinal follow-up of preclinical studies on pathological calcifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sadoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7729,77 +7729,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël y Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola L Fazzalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFBTM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
@@ -7997,51 +7997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04144822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo-Dali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10224" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02421621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Novais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.18-0182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Schrewe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ben Azzouna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.10.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Le Norcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margaux Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.2495" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbuards" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schlecht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH06-12-0717" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanru Ying" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01624254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chamieh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Coyac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38814" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam Khaddam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tjaderhane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2014.06.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X14523500" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6051/j.issn.2311-5106.2014.01.31" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B. Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pallu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZJD1C97-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tronel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/264935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2561" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7DSX5TD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Maurel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043930" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00798_1.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazzalari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/ags057" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Benhamou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013281" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C Aveline" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garnero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Bab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2011.04031.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B589EBA40B9E62027A375292392E609ADA942A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C. Aveline" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JDBTE11.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1194-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CBKRWF2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jaffre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doll&#233;ans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476445v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutendra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haromy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Folmes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001327" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benhamou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3399-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TTM4PWG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476439v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Call&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2009.10.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Haaften" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Byrne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akabutu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200902-0179OC" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476408v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mondon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.08.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B1CWCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Apfeldorfer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Schenck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.11.025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7P9FVF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Awede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mirza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2007.0219" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476379v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/hrt.2008.141812" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40A975765DBB608D5A8B24FE1B7CFC0748161A9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hyvelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.4.6.681" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sobry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dagu&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.05.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3C5HX6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2007.12.038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Libgot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2007.04720.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9PD107J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Michelakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01258a.2006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475480v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lemaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2006.08.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCFZ51X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475463v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Machet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfi139" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190602v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l y Rochefort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Fazzalari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04144822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rochefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Macias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Rochefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castillo-Dali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm4.10224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02421621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Novais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sadoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Baroukh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.18-0182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daneault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Prawitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabien Soul&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061249" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaussain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Schrewe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Anizan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ben Azzouna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.10.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Le Norcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margaux Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.2495" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbuards" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Schlecht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH06-12-0717" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanru Ying" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2015-0166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01624254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chamieh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Coyac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38814" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam Khaddam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6051/j.issn.2311-5106.2014.01.31" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tjaderhane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00425" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2014.06.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X14523500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2561" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7DSX5TD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B. Maurel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pallu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZJD1C97-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tronel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/264935" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043930" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Aveline" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Benhamou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612013281" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael y Rochefort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Maurel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2613.2011.00798_1.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazzalari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/ags057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C Aveline" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garnero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Bab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2011.04031.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B589EBA40B9E62027A375292392E609ADA942A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.06.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D9MW1HK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla C. Aveline" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JDBTE11.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Call&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2009.10.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00463446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Y. Rochefort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1194-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CBKRWF2P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jaffre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doll&#233;ans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutendra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haromy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Folmes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3001327" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benhamou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3399-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TTM4PWG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Apfeldorfer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Schenck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.11.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D7P9FVF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Haaften" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Byrne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akabutu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200902-0179OC" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mondon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.08.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B1CWCT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Awede" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mirza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lermusiaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2007.0219" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476379v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/hrt.2008.141812" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40A975765DBB608D5A8B24FE1B7CFC0748161A9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hyvelin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.4.6.681" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2007.12.038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476391v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sobry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dagu&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3C5HX6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Libgot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1681.2007.04720.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9PD107J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Michelakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01258a.2006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475480v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lemaire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2006.08.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCFZ51X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0164" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476471v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Domenech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-125" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091316v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pages" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475463v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Machet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfi139" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190602v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l y Rochefort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Fazzalari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>