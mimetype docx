--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -984,165 +984,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sounding the Medieval Motet , review of Emma Dillon’s The sense of sound : musical meaning in France, 1260‑1330</w:t>
+                <w:t xml:space="preserve">Transmitting a Compositional Process: Two Thirteenth-Century Motets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Saint-Cricq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42, pp.495-498</w:t>
+              <w:t xml:space="preserve">Musica disciplina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369386v1</w:t>
+                <w:t xml:space="preserve">hal-02320831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitting a Compositional Process: Two Thirteenth-Century Motets</w:t>
+                <w:t xml:space="preserve">Sounding the Medieval Motet , review of Emma Dillon’s The sense of sound : musical meaning in France, 1260‑1330</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Saint-Cricq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musica disciplina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Early Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.495-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320831v1</w:t>
+                <w:t xml:space="preserve">hal-02369386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Link between the Motet and Trouvère Chanson: the Pedes-cum-cauda Motet</w:t>
               </w:r>
@@ -1581,234 +1581,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’édition des polyphonies vernaculaires du XIIIe siècle : un parcours historiographique et philologique (keynote)</w:t>
+                <w:t xml:space="preserve">Atelier de restauration des polyphonies du Chansonnier de Noailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Saint-Cricq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Chaillou, Dec 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres de musicologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360668v1</w:t>
+                <w:t xml:space="preserve">hal-04360674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hé ! Monnier !&amp;quot; : une miniature de la vie parisienne au XIIIe siècle</w:t>
+                <w:t xml:space="preserve">L’édition des polyphonies vernaculaires du XIIIe siècle : un parcours historiographique et philologique (keynote)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Saint-Cricq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès bisannuel de la Société Française de Musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Dec 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Chaillou, Dec 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360671v1</w:t>
+                <w:t xml:space="preserve">hal-04360668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de restauration des polyphonies du Chansonnier de Noailles</w:t>
+                <w:t xml:space="preserve">Hé ! Monnier !&amp;quot; : une miniature de la vie parisienne au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Saint-Cricq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres de musicologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès bisannuel de la Société Française de Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Dec 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360674v1</w:t>
+                <w:t xml:space="preserve">hal-04360671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphonie chez les confrères</w:t>
               </w:r>
@@ -2271,96 +2271,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artois as a Home for the 13th-c. Motet: the Testimony of the Noailles Collection</w:t>
+                <w:t xml:space="preserve">Copying Motets in a Chansonnier: the Influence of the Songbook and Song Culture on the Noailles Motet Collection (BnF, f.fr.12615)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Saint-Cricq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Royal Musical Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Medieval and Renaissance Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360814v1</w:t>
+                <w:t xml:space="preserve">hal-04360824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Culture and Central Culture in the Motet Collection of the Chansonnier de Noailles</w:t>
               </w:r>
@@ -2422,96 +2422,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copying Motets in a Chansonnier: the Influence of the Songbook and Song Culture on the Noailles Motet Collection (BnF, f.fr.12615)</w:t>
+                <w:t xml:space="preserve">Artois as a Home for the 13th-c. Motet: the Testimony of the Noailles Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Saint-Cricq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medieval and Renaissance Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">51st Royal Musical Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360824v1</w:t>
+                <w:t xml:space="preserve">hal-04360814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies poétiques et musicales dans les motets de forme-type au xiiie siècle</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gael.saint-cricq@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmm.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.compositeurs-moyen-age.fr/#accueil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Saint-Cricq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13132/1826-9001/22.2260" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261127919000044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Rosenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/9781837650354/composers-in-the-middle-ages/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglal Doss-Quinby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.17072716.7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gael.saint-cricq@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rmm.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.compositeurs-moyen-age.fr/#accueil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Saint-Cricq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13132/1826-9001/22.2260" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261127919000044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Rosenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/9781837650354/composers-in-the-middle-ages/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglal Doss-Quinby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.17072716.7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>