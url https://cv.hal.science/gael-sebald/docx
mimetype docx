--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -66,10217 +66,10464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting low-grade heat into mechanical energy using a natural rubber elastocaloric device</w:t>
+                <w:t xml:space="preserve">Magnetic rotational permeability for tensile stress evaluation of non-oriented electrical steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Sebald</w:t>
+                <w:t xml:space="preserve">Y.A. Tene Deffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Lombardi</w:t>
+                <w:t xml:space="preserve">T. Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Coativy</w:t>
+                <w:t xml:space="preserve">A. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsuki Komiya</w:t>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joule.2025.102012⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 160, pp.103669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2026.103669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221057v1</w:t>
+                <w:t xml:space="preserve">hal-05594201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy breaking in high level piezoelectric energy harvesting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical modeling for a single-stage elastocaloric cooling device using natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+                <w:t xml:space="preserve">Marianne Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
+                <w:t xml:space="preserve">Atsuki Komiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Kuwano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 261, pp.116629. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247, pp.127150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146606v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical parameters governing elastocaloric effect in polyisoprene rubbers for solid-state cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Converting low-grade heat into mechanical energy using a natural rubber elastocaloric device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Haissoune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Giulia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Coativy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuki Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127234⟩</w:t>
+              <w:t xml:space="preserve">Joule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.102012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joule.2025.102012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608853v1</w:t>
+                <w:t xml:space="preserve">hal-05221057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting using magnetostrictive materials: Effects of material anisotropy and stress multiaxiality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy breaking in high level piezoelectric energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
+                <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kanjuro Makihara</w:t>
+                <w:t xml:space="preserve">Hiroki Kuwano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115017⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.116629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509000v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural rubber based elastocaloric solid-state refrigeration device: design and performances of a single stage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical parameters governing elastocaloric effect in polyisoprene rubbers for solid-state cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Haissoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Sion</w:t>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebald Gael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7655/ad20f4⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.127234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567628v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Fractional Predictions and Spatial Distribution of the Magnetic Loss in a Grain-Oriented Magnetic Steel Lamination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy harvesting using magnetostrictive materials: Effects of material anisotropy and stress multiaxiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhui Gao</w:t>
+                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fagan</w:t>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Sebald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kanjuro Makihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractal and Fractional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (3), pp.176. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fractalfract8030176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612112v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of energy conversion capability among various magnetostrictive materials for energy harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
+                <w:t xml:space="preserve">Natural rubber based elastocaloric solid-state refrigeration device: design and performances of a single stage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Lallart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gael Sebald</w:t>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuki Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (12), pp.125004. </w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.025003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ad20f4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399369v1</w:t>
+                <w:t xml:space="preserve">hal-04567628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Energy Harvesting Capabilities of Metglas 2605SA1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High-Frequency Fractional Predictions and Spatial Distribution of the Magnetic Loss in a Grain-Oriented Magnetic Steel Lamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Hamzehbahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13063477⟩</w:t>
+              <w:t xml:space="preserve">Fractal and Fractional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fractalfract8030176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185085v1</w:t>
+                <w:t xml:space="preserve">hal-04612112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing the best magnetostrictive material for energy harvesting applications: A simple criterion based on Ericsson cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis of energy conversion capability among various magnetostrictive materials for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanjuro Makihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.171281⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (12), pp.125004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399437v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and electric field induced phase transitions for ultra high energy conversion in ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+                <w:t xml:space="preserve">Investigation of Energy Harvesting Capabilities of Metglas 2605SA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Sebald</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kanjuro Makihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119367⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.3477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13063477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399401v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric small scale generator: towards near-Joule output energy generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Choosing the best magnetostrictive material for energy harvesting applications: A simple criterion based on Ericsson cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 587, pp.171281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.171281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/acdf31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04185606v1</w:t>
+                <w:t xml:space="preserve">hal-04399437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barkhausen noise hysteresis cycle: Theoretical and experimental understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 578, pp.170810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency incremental permeability for the evaluation of deep carburization treatments: Theoretical understanding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stress and electric field induced phase transitions for ultra high energy conversion in ferroelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gallais</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 586, pp.171236. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 261, pp.119367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.171236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399466v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance polymer-based regenerative elastocaloric cooler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric small scale generator: towards near-Joule output energy generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lebrun</w:t>
+                <w:t xml:space="preserve">Nguyen Thanh Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhordan Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120016⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.085009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/acdf31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083991v1</w:t>
+                <w:t xml:space="preserve">hal-04185606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional derivatives for the core losses prediction: State of the art and beyond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Low-frequency incremental permeability for the evaluation of deep carburization treatments: Theoretical understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Armand Tene Deffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 563, pp.169961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169961⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 586, pp.171236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.171236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836252v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a fractional diffusion equation and a fractional viscosity-based magneto dynamic model to simulate the ferromagnetic hysteresis losses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-performance polymer-based regenerative elastocaloric cooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/9.0000254⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, pp.120016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836245v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic vector hysteresis model of ferromagnetic behavior under alternating and rotational magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fractional derivatives for the core losses prediction: State of the art and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 549, pp.169045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169045⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 563, pp.169961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836243v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate electromechanical energy conversion performance and energy storage capacity of ferroelectric materials under high excitation levels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combining a fractional diffusion equation and a fractional viscosity-based magneto dynamic model to simulate the ferromagnetic hysteresis losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119984⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.035029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836257v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal method based on fractional derivatives for modeling magnetic losses under alternating and rotational magnetization conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An anisotropic vector hysteresis model of ferromagnetic behavior under alternating and rotational magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 550, pp.169071. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169071⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 549, pp.169045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836242v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocaloric effect: Impact of heat transfer on strain-induced crystallization kinetics of natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Haissoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 263, pp.125506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Olsen cycle for pyroelectric energy harvesting and assessment of abnormal electrocaloric effect in ferroelectric single crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A universal method based on fractional derivatives for modeling magnetic losses under alternating and rotational magnetization conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 550, pp.169071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0107429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04042247v1</w:t>
+                <w:t xml:space="preserve">hal-03836242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical steel dynamic behavior quantitated by inductance spectroscopy: toward prediction of magnetic losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ultimate electromechanical energy conversion performance and energy storage capacity of ferroelectric materials under high excitation levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thanh Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Takeda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169672⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, pp.119984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836251v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic behavior of magneto-rheological foam under uniaxial compression strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical steel dynamic behavior quantitated by inductance spectroscopy: toward prediction of magnetic losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Diguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cavaillé J.-Y.</w:t>
+                <w:t xml:space="preserve">S. Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac3fc8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 560, pp.169672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850587v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional operators for the magnetic dynamic behavior of ferromagnetic specimens: An overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling of Olsen cycle for pyroelectric energy harvesting and assessment of abnormal electrocaloric effect in ferroelectric single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kuwano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/9.0000044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (14), pp.144101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0107429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260451v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the ferromagnetic hysteresis simulation parameters using classic non-destructive testing equipment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+                <w:t xml:space="preserve">Magnetic behavior of magneto-rheological foam under uniaxial compression strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Takeda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavaillé J.-Y.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 531, pp.167971. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.025018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac3fc8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260452v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional derivative resolution of the anomalous magnetic field diffusion through a ferromagnetic steel rod: Application to eddy current testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.105953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnsns.2021.105953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency behavior of laminated electric steel sheet: investigation of ferromagnetic hysteresis loops and incremental permeability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fractional operators for the magnetic dynamic behavior of ferromagnetic specimens: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tsafack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.A. Tena Deffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.035309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03283606v1</w:t>
+                <w:t xml:space="preserve">hal-03260451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heusler alloy-based heat engine using pyroelectric conversion for small-scale thermal energy harvesting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Sebald</w:t>
+                <w:t xml:space="preserve">Identification of the ferromagnetic hysteresis simulation parameters using classic non-destructive testing equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Diguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 531, pp.167971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.116617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03214100v1</w:t>
+                <w:t xml:space="preserve">hal-03260452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical properties of ferroelectric polymers: Finsler geometry modeling and a Monte Carlo study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-frequency behavior of laminated electric steel sheet: investigation of ferromagnetic hysteresis loops and incremental permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2021.127230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.168278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265515v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electromagnetic inspection methods for creep-degraded high chromium ferritic steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takamichi Miyazaki</w:t>
+                <w:t xml:space="preserve">Heusler alloy-based heat engine using pyroelectric conversion for small-scale thermal energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linjuan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Miki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102399⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.116617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.116617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260448v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical behavior of electrostrictive polymers. Part 1: Polarization forces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comparison of electromagnetic inspection methods for creep-degraded high chromium ferritic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Yabu</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takamichi Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110294⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.102399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265512v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous fractional magnetic field diffusion through cross-section of a massive toroidal ferromagnetic core</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromechanical properties of ferroelectric polymers: Finsler geometry modeling and a Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maksimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Koibuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105450⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 396, pp.127230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2021.127230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260447v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of magneto-rheological elastomers for energy harvesting applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Physical behavior of electrostrictive polymers. Part 1: Polarization forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toshiyuki Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab8837⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.110294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970968v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerative cooling using elastocaloric rubber: Analytical model and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous fractional magnetic field diffusion through cross-section of a massive toroidal ferromagnetic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tsafack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Sebald</w:t>
+                <w:t xml:space="preserve">Y.A. Tene Deffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsuki Komiya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+                <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.105450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5132361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02970888v1</w:t>
+                <w:t xml:space="preserve">hal-03260447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous fractional diffusion equation for magnetic losses in a ferromagnetic lamination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Sebald</w:t>
+                <w:t xml:space="preserve">Regenerative cooling using elastocaloric rubber: Analytical model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuki Komiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-020-00330-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (9), pp.094903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5132361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559894v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-Grained Lattice Modeling and Monte Carlo Simulations of Stress Relaxation in Strain-Induced Crystallization of Rubbers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Optimization of magneto-rheological elastomers for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12061267⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (7), pp.075017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab8837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970928v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unique Fractional Derivative Operator to Simulate All Dynamic Piezoceramic Dielectric Manifestations: From Aging to Frequency-Dependent Hysteresis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Sebald</w:t>
+                <w:t xml:space="preserve">Anomalous fractional diffusion equation for magnetic losses in a ferromagnetic lamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Deffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2938891⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-020-00330-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458827v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb52(Zr,Ti)48O3 Ferroelectric Dipole Electret Exploiting Surface Pillar Array Structure for Electrostatic Vibration Energy Harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
+                <w:t xml:space="preserve">Coarse-Grained Lattice Modeling and Monte Carlo Simulations of Stress Relaxation in Strain-Induced Crystallization of Rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Koibuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haruhiko Asanuma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18494/SAM.2020.2854⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12061267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970882v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of magneto rheological elastomers for energy harvesting systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+                <w:t xml:space="preserve">A Unique Fractional Derivative Operator to Simulate All Dynamic Piezoceramic Dielectric Manifestations: From Aging to Frequency-Dependent Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Newell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (1-4), pp.439-446. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-209350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2938891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217006v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocaloric properties of thermoplastic polyurethane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiba Haissoune</w:t>
+                <w:t xml:space="preserve">Pb52(Zr,Ti)48O3 Ferroelectric Dipole Electret Exploiting Surface Pillar Array Structure for Electrostatic Vibration Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Seveyrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Haruhiko Asanuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Oguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Kuwano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0023520⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.2517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18494/SAM.2020.2854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205385v1</w:t>
+                <w:t xml:space="preserve">hal-02970882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive testing on creep degraded 12% Cr-Mo-W-V ferritic test samples using Barkhausen noise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of magneto rheological elastomers for energy harvesting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (1-4), pp.439-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458830v1</w:t>
+                <w:t xml:space="preserve">hal-03217006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic particle chains embedded in elastic polymer matrix under pure transverse shear and energy conversion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastocaloric properties of thermoplastic polyurethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Haissoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Seveyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (19), pp.193903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0023520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.02.078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02059863v1</w:t>
+                <w:t xml:space="preserve">hal-03205385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic incremental permeability non-destructive evaluation of 12 Cr-Mo-W-V steel creep test samples with varied ageing levels and thermal treatments</w:t>
+                <w:t xml:space="preserve">Non-destructive testing on creep degraded 12% Cr-Mo-W-V ferritic test samples using Barkhausen noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Sebald</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takamichi Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 498, pp.166102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02164751v1</w:t>
+                <w:t xml:space="preserve">hal-02458830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical interpretation of the microstructure for aged 12 Cr-Mo-V-W steel creep test samples based on simulation of magnetic incremental permeability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Magnetic particle chains embedded in elastic polymer matrix under pure transverse shear and energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 486, pp.165250. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 481, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.02.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.165250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166924v1</w:t>
+                <w:t xml:space="preserve">hal-02059863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Study of Rubber Elasticity on the Basis of Finsler Geometry Modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Sebald</w:t>
+                <w:t xml:space="preserve">Magnetic incremental permeability non-destructive evaluation of 12 Cr-Mo-W-V steel creep test samples with varied ageing levels and thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takamichi Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2019.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym11091124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357987v1</w:t>
+                <w:t xml:space="preserve">hal-02164751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Magnetic Scalar Hysteresis Lump Model Based on Jiles–Atherton Quasi-Static Hysteresis Model Extended With Dynamic Fractional Derivative Contribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical interpretation of the microstructure for aged 12 Cr-Mo-V-W steel creep test samples based on simulation of magnetic incremental permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takamichi Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2832242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486, pp.165250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.165250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168762v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of Rubber Elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo Study of Rubber Elasticity on the Basis of Finsler Geometry Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Koibuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1141/1/012081⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym11091124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993552v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional model of magnetic field penetration into a toroidal soft ferromagnetic sample</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Litak</w:t>
+                <w:t xml:space="preserve">Dynamic Magnetic Scalar Hysteresis Lump Model Based on Jiles–Atherton Quasi-Static Hysteresis Model Extended With Dynamic Fractional Derivative Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.89 - 96. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (11), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40435-017-0303-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2832242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831627v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preisach’s Model Extended With Dynamic Fractional Derivation Contribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+                <w:t xml:space="preserve">Fractional model of magnetic field penetration into a toroidal soft ferromagnetic sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Litak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2759421⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.89 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-017-0303-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835816v1</w:t>
+                <w:t xml:space="preserve">hal-01831627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Space Discretized Ferromagnetic Model for Non-Destructive Eddy Current Evaluation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathematical Modeling of Rubber Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Koibuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2773517⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1141, pp.012081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1141/1/012081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764056v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental sea wave energy extractor based on piezoelectric Ericsson cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+                <w:t xml:space="preserve">Preisach’s Model Extended With Dynamic Fractional Derivation Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2759421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X17730917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02114012v1</w:t>
+                <w:t xml:space="preserve">hal-01835816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy conversion in magneto-rheological elastomers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Space Discretized Ferromagnetic Model for Non-Destructive Eddy Current Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.766 - 778. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1377590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2773517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764324v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetorheological elastomers for mechanical to electrical energy conversion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental sea wave energy extractor based on piezoelectric Ericsson cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4998999⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.1102-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X17730917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831616v1</w:t>
+                <w:t xml:space="preserve">hal-02114012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of elastocaloric effect of natural rubber with other caloric effects on different-scale cooling application cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Sebald</w:t>
+                <w:t xml:space="preserve">Energy conversion in magneto-rheological elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guyomar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tongfei Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.914-926. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.766 - 778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.09.164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1377590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764307v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge gain in pyroelectric energy conversion through epitaxy for integrated self-powered nanodevices</w:t>
+                <w:t xml:space="preserve">Comparison of elastocaloric effect of natural rubber with other caloric effects on different-scale cooling application cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Moalla</w:t>
+                <w:t xml:space="preserve">Z. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.914-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.09.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848668v1</w:t>
+                <w:t xml:space="preserve">hal-01764307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the elastocaloric effect in natural rubber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Guyomar</w:t>
+                <w:t xml:space="preserve">Anisotropic magnetorheological elastomers for mechanical to electrical energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Nakano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4998999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764314v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of magnetic domain wall dynamics using reconstituted hysteresis loops from Barkhausen noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ducharne</w:t>
+                <w:t xml:space="preserve">Huge gain in pyroelectric energy conversion through epitaxy for integrated self-powered nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Sebald</w:t>
+                <w:t xml:space="preserve">Gwenaël Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Cottinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Guyomar</w:t>
+                <w:t xml:space="preserve">Emmanuel Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 432, pp.231-238. </w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.43 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.01.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164772v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of direct and indirect measurement of the elastocaloric effect in natural rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the elastocaloric effect in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (4), </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 381 (25-26), pp.2112-2116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4940378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769140v1</w:t>
+                <w:t xml:space="preserve">hal-01764314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dielectric, ferroelectric, and electrocaloric properties of 2% Gd2O3 doping (Na0.5Bi0.5)0.94Ba0.06TiO3 ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modeling of magnetic domain wall dynamics using reconstituted hysteresis loops from Barkhausen noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Turki</w:t>
+                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Slimani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Perrin</w:t>
+                <w:t xml:space="preserve">P.J. Cottinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4960141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432, pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.01.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769158v1</w:t>
+                <w:t xml:space="preserve">hal-02164772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Nonlinear Electro-Mechanical Energy Harvester by Means of Recurrences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gael Sebald</w:t>
+                <w:t xml:space="preserve">Comparison of direct and indirect measurement of the elastocaloric effect in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.844.122⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114025v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue effect of elastocaloric properties in natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 374 (2074), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2015.0302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroelectricity of Pb(Zr0.52Ti0.48)O3 films grown by sol-gel process on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 601, pp.80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of Flory's model for describing equilibrium strain-induced crystallization (SIC) and thermal behavior in natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Xie</w:t>
+                <w:t xml:space="preserve">Structural, dielectric, ferroelectric, and electrocaloric properties of 2% Gd2O3 doping (Na0.5Bi0.5)0.94Ba0.06TiO3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seveyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wei</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103, pp.41-45. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.09.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4960141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769148v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fractional order for high-frequency bandwidth model of dielectric ferroelectrics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Guyomar</w:t>
+                <w:t xml:space="preserve">Responses of Nonlinear Electro-Mechanical Energy Harvester by Means of Recurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Litak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Przywara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X14563866⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 844, pp.122-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.844.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769132v1</w:t>
+                <w:t xml:space="preserve">hal-02114025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocaloric effect in poly(vinylidene fluoride-trifluoroethylene-chlorotrifluoroethylene) terpolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Capsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4953770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic effect of thermal expansion mismatch on the structural, dielectric, ferroelectric and pyroelectric properties of low-cost epitaxial PZT films on SrTiO 3 and Si (001) subtrates.</w:t>
+                <w:t xml:space="preserve">Validity of Flory's model for describing equilibrium strain-induced crystallization (SIC) and thermal behavior in natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Moalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Vilquin</w:t>
+                <w:t xml:space="preserve">Z. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CE02311D⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848710v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hysteretic behavior in ferroelectric polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Characterization of fractional order for high-frequency bandwidth model of dielectric ferroelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.23939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.437-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X14563866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01769136v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of magnetic field penetration into soft ferromagnets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dramatic effect of thermal expansion mismatch on the structural, dielectric, ferroelectric and pyroelectric properties of low-cost epitaxial PZT films on SrTiO 3 and Si (001) subtrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4923162⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.1887 - 1891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CE02311D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769267v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocaloric effect dependence on pre-elongation in natural rubber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+                <w:t xml:space="preserve">Modeling of hysteretic behavior in ferroelectric polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Capsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (4), pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4929395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01769266v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converse electrostrictive effect in dielectric polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Dynamics of magnetic field penetration into soft ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-J. Cottinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Guyomar</w:t>
+                <w:t xml:space="preserve">G. Litak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 190, pp.259-264. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.08.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4923162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770275v1</w:t>
+                <w:t xml:space="preserve">hal-01769267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of thermal energy harvesting using ferromagnetic materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastocaloric effect dependence on pre-elongation in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Guyomar</w:t>
+                <w:t xml:space="preserve">Zhongjian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2014.09.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4929395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770273v1</w:t>
+                <w:t xml:space="preserve">hal-01769266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Technique for Energy Exchange Optimization in Piezoelectric Actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Converse electrostrictive effect in dielectric polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Capsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Cottinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.259-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983356v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ac-dc Conversion for Energy Harvesting Using an Electrostrictive Polymer P(VDF-TrFE-CFE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of thermal energy harvesting using ferromagnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Cottinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guiffard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 378 (43), pp.3151-3154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2014.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804150v1</w:t>
+                <w:t xml:space="preserve">hal-01770273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of fractional derivation in modeling ferroelectric dynamic hysteresis behavior over large frequency bandwidth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Technique for Energy Exchange Optimization in Piezoelectric Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Garbuio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (8), pp.3941-3948</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3393814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02560961v1</w:t>
+                <w:t xml:space="preserve">hal-01983356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-sensing high speed controller for piezoelectric actuators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of ac-dc Conversion for Energy Harvesting Using an Electrostrictive Polymer P(VDF-TrFE-CFE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Qiu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Jean Cottinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (3), pp. 395-405</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.30-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336747v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Vibration Control by Synchronized Switching on Adaptive Voltage Sources: Towards Wide Band Semi-Active Damping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of fractional derivation in modeling ferroelectric dynamic hysteresis behavior over large frequency bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (11), pp.114108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3393814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404189v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Self-sensing high speed controller for piezoelectric actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 119 (5), pp.2815-2825</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (3), pp. 395-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954594v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezoelectric Vibration Control by Synchronized Switching on Adaptive Voltage Sources: Towards Wide Band Semi-Active Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 119 (5), pp.2815 - 2825. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 119 (5), pp.2815-2825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2184149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01699424v1</w:t>
+                <w:t xml:space="preserve">hal-00404189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hysteresis in ferroelectric materials with a dry friction concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.13-16</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119 (5), pp.2815-2825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436764v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise control with a smart board : a comparison between active and semi passive approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Qiu</w:t>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119 (5), pp.2815 - 2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2184149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436780v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling hysteresis in ferroelectric materials with a dry friction concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Yuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noise control with a smart board : a comparison between active and semi passive approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Yuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High frequency response and wavelength dispersion of the linear electro-optic effect in PZN-PT (88/12) single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 80 (4-5), pp.413-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-005-1755-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10286,8231 +10533,8231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical expression including fractional derivative for the dynamic magnetic power loss: generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Soft Magnetic Materials Conference (SMM27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Ferroelectric and Ferromagnetic Barkhausen Noise for Mechanical Stress Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Flow Dynamics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GE-06. Fractional operators for the analytical expressions of the dynamic magnetic power loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th Joint Conference on Magnetism and Magnetic Materials and Intermag - INTERMAG 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Materials and Their Phase Transitions for Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Taxil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-ISIF-PFM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting Using Magnetostrictive Materials: Effects of Material Anisotropy and Stress Multiaxiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWPMA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric energy harvesting from a direct force application: an experimental proof of concept for ultra-high output energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploiting Stress-Induced Phase Transitions in Ferroelectric Materials for Energy Conversion Magnification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jhordan Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-ISIF-PFM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">IWPMA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612593v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Implementation of Piezoelectric Energy Harvesting under Ultra-high Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Taxil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWPMA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Stress-Induced Phase Transitions in Ferroelectric Materials for Energy Conversion Magnification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric energy harvesting from a direct force application: an experimental proof of concept for ultra-high output energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Taxil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhordan Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPMA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">ISAF-ISIF-PFM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612601v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic magnetostriction for low-frequency energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sendai, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10305050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Olsen cycle for pyroelectric energy harvesting and assessment of abnormal electrocaloric effect in ferroelectric single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Taxil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELyT Workshop 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Olsen cycle for pyroelectric energy harvesting and assessment of abnormal electrocaloric effect in ferroelectric single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Taxil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWPMA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and Accurate Estimation of Electromechanical Energy Conversion Performance of Ferroelectric and paraelectric Phase Ferroelectric Materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ferromagnetic Alloys for Integrated Electrical Protection Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Miki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ISAF-PFM-ECAPD Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">ELyT Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612392v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic Alloys for Integrated Electrical Protection Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of energy conversion potentials of Metglas 2605SA1 for energy harvesting applications by measuring Ericsson cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanjuro Makihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Miki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELyT Workshop 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612565v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of energy conversion potentials of magnetostrictive materials for energy harvesting with a special focus on Metglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanjuro Makihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWPMA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of energy conversion potentials of Metglas 2605SA1 for energy harvesting applications by measuring Ericsson cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple and Accurate Estimation of Electromechanical Energy Conversion Performance of Ferroelectric and paraelectric Phase Ferroelectric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELyT Workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">2022 ISAF-PFM-ECAPD Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612553v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’effet élastocalorique du caoutchouc naturel sous sollicitation périodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Coativy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Haissoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carburization and carbon depth diffusion evaluation from magnetization signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Armand Tene Deffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Barkhausen Noise and Micromagnetic Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic-based Actuation for Electrical Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Miki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un mode de réfrigération innovant : Effet élastocalorique dans le caoutchouc naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Haissoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depos30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the elastocaloric effect in natural rubber for innovative refrigeration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Haissoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Coativy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat engine based on MultiPhysic Memory Alloys and pyroelectric conversion for thermal energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling ferroelectric phase transitions for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Diguet</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELyT Workshop 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612350v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ferroelectric phase transitions for energy harvesting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heat engine based on MultiPhysic Memory Alloys and pyroelectric conversion for thermal energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Miki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linjuan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELyT Workshop 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612358v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic characterization of Metglas under tensile stress for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanjuro Makihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELyT workshop 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l’effet Elasto-Calorique (eC) dans le caoutchouc naturel (NR) pour des systèmes de réfrigération innovants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Equation de diffusion fractionaire anormale pour la modélisation des pertes ferromagnetiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Armand Tene Deffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">SGE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933343v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MagnetoRheological Materials for energy conversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compréhension de l’effet Elasto-Calorique (eC) dans le caoutchouc naturel (NR) pour des systèmes de réfrigération innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Haissoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elyt Workshop 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+              <w:t xml:space="preserve">GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612344v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la fatigue sur des aciers à forte teneur en chrome à partir des méthodes de CND électromagnétiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">MagnetoRheological Materials for energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavaillé J.-Y.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Elyt Workshop 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286633v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation de diffusion fractionaire anormale pour la modélisation des pertes ferromagnetiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la fatigue sur des aciers à forte teneur en chrome à partir des méthodes de CND électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bin Zhang</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2020</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286635v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heusler Alloy Based Heat Engine with Pyroelectric Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Miki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjuan Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFD 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AD-10 Ferromagnetic hysteresis model using fractional derivative resolution developed for the simulation of viscoelastic phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon (virtual conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocaloric effect in thermoplastic polyurethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Coativy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Haissoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seveyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed electronic for electromagnetic Non Destructive Testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Barkhausen noise control and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Skarlatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELyT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Satilleu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561449v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto Rheological Elastomers and the effect of the particles filling factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cavaillé J.-Y.</w:t>
+                <w:t xml:space="preserve">Fractional equation for the anomalous magnetic diffusion in ferromagnetic (Q2-05)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a Tene Deffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tsafack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELyT Workshop 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Vogüé, Ardèche, France</w:t>
+              <w:t xml:space="preserve">The 2020 Magnetism and Magnetic Materials Conference - MMM 2020 Virtual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612289v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional equation for the anomalous magnetic diffusion in ferromagnetic (Q2-05)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Printed electronic for electromagnetic Non Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G Sebald</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Takagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2020 Magnetism and Magnetic Materials Conference - MMM 2020 Virtual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Miami, United States</w:t>
+              <w:t xml:space="preserve">ELyT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Satilleu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002851v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barkhausen noise control and simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto Rheological Elastomers and the effect of the particles filling factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavaillé J.-Y.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELyT Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Satilleu, France</w:t>
+              <w:t xml:space="preserve">ELyT Workshop 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Vogüé, Ardèche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561450v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Field Modeling of Heusler MultiPhysic Memory Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Miki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjuan Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ohtsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFD 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic control for high chromium steel creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Takagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELyT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Satilleu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main key points for developing environmental friendly solid state cooling system based on the elastocaloric effect in rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Komiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research and Society (E-MRS19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finsler geometry modeling of reverse piezoelectric effect in PVDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Maksimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Koibuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Jug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMSQUARE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bratislava, Slovakia. pp.012014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1391/1/012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional derivatives: from magnetic spectroscopy to high amplitude dynamic hysteresis in soft ferromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Tene Deffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduce vector dynamic hysteresis model, for lump model applications or for integration in space discretized simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Tene Deffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-magnetic non-destructive testing on extreme condition aged samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium «NDT in Aerospace»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer composites for magneto-mechanical energy conversion: experimental comparison of several magneto-rheological elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Conference on Flow Dynamics (ICFD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Sendai, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic non-destructive materials characterization of non-ferromagnetic materials using magnetic susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INTMAG.2018.8508171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR Elastomers for Energy Harvesting System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic saturation in anisotropic Magneto-rheological Elastomers, the limiting factor of efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Cavaille</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Conference on Flow Dynamics (ICFD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perméabilité Incrémentale Magnétique pour l'évaluation non-destructive d'aciers chromés, modélisation et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhawaan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of MR Elastomers impact in a pure sheared-based energy harvesting device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th Int’l Conference on Advanced Composite Materials (ACM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic magnetic scalar hysteresis lump model, based on Jiles-Atherton quasi-static hysteresis model extended with dynamic fractional derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Villari Effect in Magneto-Rheological Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic lump model for the hysteresis frequency dependence of a polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st international conference on the Computation of Electromagnetic Fields COMPUMAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Testing of Pseudo-Villari Effect in Magnetorheological Elastomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Preisach’s Model Extended With Dynamic Fractional Derivation Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference on Flow Dynamics (ICFD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Compumag 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejean, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170158v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preisach’s Model Extended With Dynamic Fractional Derivation Contribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Uchimoto</w:t>
+                <w:t xml:space="preserve">Dynamic magnetic scalar hysteresis lump model, based on Preisach model quasi-static contribution extended with dynamic fractional derivation contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sébald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejean, South Korea</w:t>
+              <w:t xml:space="preserve">21st international conference on the Computation of Electromagnetic Fields (COMPUMAG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831717v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic magnetic scalar hysteresis lump model, based on Preisach model quasi-static contribution extended with dynamic fractional derivation contribution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Testing of Pseudo-Villari Effect in Magnetorheological Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international conference on the Computation of Electromagnetic Fields (COMPUMAG 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Fourteenth International Conference on Flow Dynamics (ICFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563579v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of magnetic domain wall dynamics using reconstituted hysteresis loops from Barkhausen noise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Space discretized ferromagnetic model for non-destructive eddy current testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First world congress on condition monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">21st international conference on the Computation of Electromagnetic Fields COMPUMAG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570929v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From magnetic Barkhausen noise to quasi-static vector Preisach hysteresis model distribution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and modeling of magnetic domain wall dynamics using reconstituted hysteresis loops from Barkhausen noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pj Cottinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 18th International Symposium on Applied Electromagnetics and Mechanics (ISEM) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
+              <w:t xml:space="preserve">First world congress on condition monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593369v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space discretized ferromagnetic model for non-destructive eddy current testing</w:t>
+                <w:t xml:space="preserve">From magnetic Barkhausen noise to quasi-static vector Preisach hysteresis model distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hebrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international conference on the Computation of Electromagnetic Fields COMPUMAG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">the 18th International Symposium on Applied Electromagnetics and Mechanics (ISEM) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563575v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic hysteresis lump model including fractional operators for the incremental permeability nondestructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Anisotropic Magneto-Rheological Elastomers for Mechanical to Electrical Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lallart Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebald G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diguet G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavaillé J.-Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakano M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth International Conference on Flow Dynamics (ICFD 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional oxides on silicon for on-chip thermal management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramah Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth Electroceramics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, Modeling and Characterization of Efficient Magneto-Rheological Elastomers for Vibration Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Makano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cavaille Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the Sixteenth International Symposium on Advanced Fluid Information (AFI-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de l’énergie des vagues grâce à des cycles piézoélectriques d’Ericsson.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong electrocaloric anisotropy in epitaxial Pb(Zr,Ti)O3 heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial pyroelectric Pb(Zr,Ti)O3 thin films on silicon for thermal energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy harvesting through epitaxial pyroelectric oxide films integrated on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vila-Fungueiriño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rivas-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of pyroelectric oxide films on silicon for thermal energy harvesting and cooling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy harvesting based on piezoelectric ericsson cycles in a piezoceramic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duchame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, State College, PA,, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6923021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité de Microcéramiques Piézoélectriques En Couches Epaisses Pour La Récupération D'Energie Mécanique et/ou Thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE'2013) pour l'alimentation des microsystèmes autonomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostrictive polymer composite for energy harvesters and actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Cottinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Polymer Processing and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Kottayam, India. pp.ICPPC 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time fractional derivative for frequency effect in ferroelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 18th IEEE International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Xian, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2009.5307619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PZN-PT single crystal: Application to Q switched lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Applications of Polar Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18520,154 +18767,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition in ferroelectric single crystals for ultra high energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Taxil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahito Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Nationales sur la Récupération et le Stockage d’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18677,232 +18924,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10- Modeling energy losses in power ultrasound transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Elsevier, pp.241-256, 2015, Applications of High-Intensity Ultrasound</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting from Temperature: Use of Pyroelectric and Electrocaloric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocaloric Materials: New Generation of Coolers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-249, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18912,131 +19159,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcurrent Protection Device Based on Thermomagnetically-Shiftable Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Miki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/EP2022/067948. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId411"/>
+      <w:footerReference w:type="default" r:id="rId417"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19183,51 +19430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lombardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Komiya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2025.102012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Hoang Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kuwano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116629" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04608853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haissoune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebald Gael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127234" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjuro Makihara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad20f4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Hamzehbahmani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Gao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sebald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract8030176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119367" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducharne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhordan Chavez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf31" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurui Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Armand Tene Deffo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169961" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000254" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zurek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119984" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169071" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125506" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuwano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107429" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uchimoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169672" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Diguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Nakano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavaill&#233; J.-Y." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3fc8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsafack" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tena Deffo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167971" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.105953" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168278" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Miki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116617" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Egorov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maksimova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koibuchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2021.127230" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaawan Gupta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamichi Miyazaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102399" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Takagi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yabu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110294" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tene Deffo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105450" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab8837" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559894v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducharne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deffo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00330-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Egorov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Koibuchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Newell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2938891" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Asanuma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Oguchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18494/SAM.2020.2854" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209350" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03205385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023520" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.02.078" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.03.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGFVRLNW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.165250" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091124" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2832242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1141/1/012081" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Litak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-017-0303-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835816v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2759421" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764056v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2773517" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730917" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongfei Tian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1377590" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831616v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998999" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.164" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.09.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cottinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.01.096" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940378" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seveyrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960141" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114025v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Przywara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.844.122" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0302" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.073" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769148v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.09.038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X14563866" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshida" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yuse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953770" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02311D" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23939" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53FBWZQG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Litak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923162" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjian Xie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929395" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Cottinet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.08.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.09.016" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983356v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804150v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3393814" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336747v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699424v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2184149" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yuse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186008v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abarkan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1755-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZMMNJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363840v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363838v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912291v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612601v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399718v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10305050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612546v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612392v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612565v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612530v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612553v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612550v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932851v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chenal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612348v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933343v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612344v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286633v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286635v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612369v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sebald" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932763v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561449v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612289v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002851v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y a Tene Deffo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tsafack" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zhang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Skarlatos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612338v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ohtsuka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894647v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komiya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chenal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458824v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Egorov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maksimova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Koibuchi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jug" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1391/1/012014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154172v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154174v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561030v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170198v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166033v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508171" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170175v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diguet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170205v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834789v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawaan Gupta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170188v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856306v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gupta" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170091v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563584v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170158v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831717v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563579v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael S&#233;bald" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570929v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Cottinet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593369v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Hebrard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593395v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170152v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallart Mickael" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebald G." TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diguet G." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakano M." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170039v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cavaille Jean" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361569v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gao" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489353v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489367v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489612v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivas-Murias" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489342v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770271v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duchame" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6923021" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822542v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2009.5307619" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913683v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Ono" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165975v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177553v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914138v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tene Deffo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uchimoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2026.103669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuki Komiya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lombardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2025.102012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Hoang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kuwano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116629" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04608853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haissoune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebald Gael" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjuro Makihara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad20f4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Hamzehbahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sebald" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract8030176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0392" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171281" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurui Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170810" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119367" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducharne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhordan Chavez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf31" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Armand Tene Deffo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171236" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebrun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000254" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zurek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125506" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169672" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuwano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107429" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Diguet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Nakano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavaill&#233; J.-Y." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac3fc8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.105953" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsafack" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tena Deffo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167971" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168278" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Miki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116617" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaawan Gupta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamichi Miyazaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102399" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Egorov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maksimova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koibuchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2021.127230" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Takagi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yabu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260447v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105450" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132361" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab8837" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducharne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deffo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00330-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970928v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Egorov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Koibuchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061267" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Newell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2938891" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970882v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Asanuma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Oguchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18494/SAM.2020.2854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209350" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03205385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023520" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059863v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.02.078" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2019.03.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGFVRLNW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.165250" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11091124" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2832242" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831627v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Litak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-017-0303-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993552v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1141/1/012081" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2759421" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2773517" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730917" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764324v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongfei Tian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1377590" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.164" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998999" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.09.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cottinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.01.096" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940378" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0302" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489144v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.10.073" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769158v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seveyrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960141" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114025v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Przywara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.844.122" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769155v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoshida" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yuse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Capsal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953770" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769148v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.09.038" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X14563866" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848710v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02311D" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23939" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53FBWZQG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Litak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923162" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769266v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjian Xie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929395" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770275v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Cottinet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.08.028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770273v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.09.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804150v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3393814" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404189v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954594v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699424v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2184149" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436764v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yuse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436780v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abarkan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1755-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZMMNJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363840v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612614v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612601v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612606v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612593v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399718v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10305050" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612546v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612565v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612530v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612392v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932956v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612397v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932851v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chenal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932809v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612348v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286635v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933343v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612344v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286633v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612369v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218902v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sebald" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932763v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Skarlatos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002851v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y a Tene Deffo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tsafack" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zhang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612289v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612338v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ohtsuka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561452v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894647v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komiya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chenal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458824v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Egorov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maksimova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Koibuchi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jug" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1391/1/012014" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170198v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakano" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166033v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2018.8508171" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170175v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diguet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170205v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaille" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834789v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawaan Gupta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856306v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gupta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170091v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563584v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831717v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563579v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael S&#233;bald" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170158v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tian" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563575v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570929v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Cottinet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593369v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Hebrard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593395v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170152v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallart Mickael" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebald G." TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diguet G." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakano M." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170039v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cavaille Jean" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361569v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489353v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489367v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489612v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivas-Murias" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489342v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770271v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duchame" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6923021" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802012v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822542v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560951v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2009.5307619" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334622v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913683v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Ono" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177553v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914138v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>