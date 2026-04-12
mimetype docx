--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -303,295 +303,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-by-step causal analysis of EHRs to ground decision-making</w:t>
+                <w:t xml:space="preserve">Beyond Quantification: Navigating Uncertainty in Professional AI Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+                <w:t xml:space="preserve">Sylvie Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Struja</w:t>
+                <w:t xml:space="preserve">Diana Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Abecassis</w:t>
+                <w:t xml:space="preserve">Umang Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morgand</w:t>
+                <w:t xml:space="preserve">Jacopo Domenicucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Anthony Celi</w:t>
+                <w:t xml:space="preserve">Jessica Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (2), pp.e0000721. </w:t>
+              <w:t xml:space="preserve">RSS: Data Science and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pdig.0000721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rssdat/udaf002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174834v3</w:t>
+                <w:t xml:space="preserve">hal-05431485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Quantification: Navigating Uncertainty in Professional AI Systems</w:t>
+                <w:t xml:space="preserve">Step-by-step causal analysis of EHRs to ground decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Delacroix</w:t>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Robinson</w:t>
+                <w:t xml:space="preserve">Tristan Struja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umang Bhatt</w:t>
+                <w:t xml:space="preserve">Judith Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Domenicucci</w:t>
+                <w:t xml:space="preserve">Claire Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Montgomery</w:t>
+                <w:t xml:space="preserve">Leo Anthony Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSS: Data Science and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (1), </w:t>
+              <w:t xml:space="preserve">PLOS Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), pp.e0000721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rssdat/udaf002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pdig.0000721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431485v1</w:t>
+                <w:t xml:space="preserve">hal-04174834v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing science- and evidence-based AI policy</w:t>
               </w:r>
@@ -1194,455 +1194,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of performance measures in predictive artificial intelligence models to support medical decisions: overview and guidance</w:t>
+                <w:t xml:space="preserve">Table Foundation Models: on knowledge pre-training for tabular learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben van Calster</w:t>
+                <w:t xml:space="preserve">Myung Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary S Collins</w:t>
+                <w:t xml:space="preserve">Gaëtan Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J Vickers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419839v1</w:t>
+                <w:t xml:space="preserve">hal-05224811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître avec les modèles de langage : une rupture paradigmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan-Eloïse Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 81, pp.85-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to select predictive models for decision making or causal inference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giaf016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946902v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table Foundation Models: on knowledge pre-training for tabular learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of performance measures in predictive artificial intelligence models to support medical decisions: overview and guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben van Calster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary S Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Vickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myung Jun Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félix Lefebvre</w:t>
+                <w:t xml:space="preserve">Laure Wynants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Brison</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathleen F Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landig.2025.100916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224811v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the consistency of supervised learning with missing values</w:t>
               </w:r>
@@ -2893,693 +2893,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive decoding mental processes from Web repositories of functional brain images</w:t>
+                <w:t xml:space="preserve">Advancing brain network models to reconcile functional neuroimaging and clinical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Menuet</w:t>
+                <w:t xml:space="preserve">Xenia Kobeleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Meudec</w:t>
+                <w:t xml:space="preserve">Alain Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dockès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Mohit Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Grefkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7050), </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.103262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10710-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666470v1</w:t>
+                <w:t xml:space="preserve">hal-04100892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing brain network models to reconcile functional neuroimaging and clinical research</w:t>
+                <w:t xml:space="preserve">Comprehensive decoding mental processes from Web repositories of functional brain images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Kobeleva</w:t>
+                <w:t xml:space="preserve">Romuald Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grefkes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36, pp.103262. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7050), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10710-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100892v1</w:t>
+                <w:t xml:space="preserve">hal-03666470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from an autism imaging biomarker challenge: promises and threats to biomarker discovery</w:t>
+                <w:t xml:space="preserve">Body-weight variability and risk of cardiovascular outcomes in patients with type 1 diabetes: a retrospective observational analysis of data from the DCCT/EDIC population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Traut</w:t>
+                <w:t xml:space="preserve">Iulia Petria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Heuer</w:t>
+                <w:t xml:space="preserve">Samuel Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Beggiato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Germanaud</w:t>
+                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119171⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01689-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637273v2</w:t>
+                <w:t xml:space="preserve">hal-04021480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">424-P: Body-Weight Variability and Risk of Cardiovascular Outcomes in Type 1 Diabetes: Results from the DCCT/EDIC Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights from an autism imaging biomarker challenge: promises and threats to biomarker discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Traut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulia Petria</w:t>
+                <w:t xml:space="preserve">Katja Heuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Albuquerque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+                <w:t xml:space="preserve">Anita Beggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberto Velho</w:t>
+                <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71 (Supplement_1), pp.424-P. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.119171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db22-424-P⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818459v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-weight variability and risk of cardiovascular outcomes in patients with type 1 diabetes: a retrospective observational analysis of data from the DCCT/EDIC population.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">424-P: Body-Weight Variability and Risk of Cardiovascular Outcomes in Type 1 Diabetes: Results from the DCCT/EDIC Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Petria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
+                <w:t xml:space="preserve">Gilberto Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.247. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (Supplement_1), pp.424-P. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01689-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db22-424-P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021480v1</w:t>
+                <w:t xml:space="preserve">hal-03818459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Brain Network Dynamics in Autism Begs for Generalization</w:t>
               </w:r>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Milham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3968,51 +3968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking missing-values approaches for predictive models on health databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4215,51 +4215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing dataset shift from breaking machine-learning biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,51 +4371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.117921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4443,295 +4443,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population modeling with machine learning can enhance measures of mental health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical uncertainty in analytical pipelines lead to impactful variability in brain networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Houenou</w:t>
+                <w:t xml:space="preserve">Gregory Kiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Bzdok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Yohan Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Rokem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.08.25.266536⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0250755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470466v1</w:t>
+                <w:t xml:space="preserve">hal-03651395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical uncertainty in analytical pipelines lead to impactful variability in brain networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+                <w:t xml:space="preserve">Population modeling with machine learning can enhance measures of mental health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Rokem</w:t>
+                <w:t xml:space="preserve">Danilo Bzdok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0250755. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2020.08.25.266536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651395v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting representations of cognition across neuroimaging studies improves brain decoding</w:t>
               </w:r>
@@ -4743,51 +4743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4828,286 +4828,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874713v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Brain Charting dataset extension, second release of high-resolution fMRI data for cognitive mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Amadon</w:t>
+                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Gauthier</w:t>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clairis</w:t>
+                <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Knops</w:t>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.117126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973046v1</w:t>
+                <w:t xml:space="preserve">hal-02904869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Individual Brain Charting dataset extension, second release of high-resolution fMRI data for cognitive mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luísa Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Amadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+                <w:t xml:space="preserve">Nicolas Clairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-00670-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904869v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International electronic health record-derived COVID-19 clinical course profiles: the 4CE consortium</w:t>
               </w:r>
@@ -5221,373 +5221,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroQuery, comprehensive meta-analysis of human brain mapping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encoding high-cardinality string categorical variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Primet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricio Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2020.2992529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485642v2</w:t>
+                <w:t xml:space="preserve">hal-02171256v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding high-cardinality string categorical variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive regression modeling with MEG/EEG: from source power to signals and cognitive states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Cerda</w:t>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2020.2992529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171256v5</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive regression modeling with MEG/EEG: from source power to signals and cognitive states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NeuroQuery, comprehensive meta-analysis of human brain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Poldrack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sabbagh</w:t>
+                <w:t xml:space="preserve">Romain Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hande Gözükan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yarkoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367411v1</w:t>
+                <w:t xml:space="preserve">hal-02485642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining magnetoencephalography with magnetic resonance imaging enhances learning of surrogate-biomarkers</w:t>
               </w:r>
@@ -5599,64 +5599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis ​ Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Kozynets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5854,51 +5854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population shrinkage of covariance (PoSCE) for better individual brain functional-connectivity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6343,64 +6343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Poldrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -6455,51 +6455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6524,51 +6524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity encoding for learning with dirty categorical variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6622,671 +6622,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different shades of default mode disturbance in schizophrenia: Subnodal covariance estimation in structure and function</w:t>
+                <w:t xml:space="preserve">Patterns of Schizophrenia Symptoms: Hidden Structure in the PANSS Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel S. Margulies</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Derntl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0294-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620441v1</w:t>
+                <w:t xml:space="preserve">hal-01888918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Schizophrenia Symptoms: Hidden Structure in the PANSS Questionnaire</w:t>
+                <w:t xml:space="preserve">Different shades of default mode disturbance in schizophrenia: Subnodal covariance estimation in structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle S Bassett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Smallwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Margulies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Derntl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888918v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspecialization within default mode nodes characterized in 10,000 UK Biobank participants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Subsampling for Factorizing Huge Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1804876115⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (1), pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2752697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926796v1</w:t>
+                <w:t xml:space="preserve">hal-01431618v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Subsampling for Factorizing Huge Matrices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shared Endo-phenotypes of Default Mode Dysfunction in Attention Deficit/Hyperactivity Disorder and Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius M Kernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore D Satterthwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle S. Bassett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Smallwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2752697⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0179-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431618v3</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Endo-phenotypes of Default Mode Dysfunction in Attention Deficit/Hyperactivity Disorder and Autism Spectrum Disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Subspecialization within default mode nodes characterized in 10,000 UK Biobank participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius M Kernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B T Thomas Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Smallwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore D Satterthwaite</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Margulies</w:t>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.133. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-018-0179-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1804876115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790245v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlases of cognition with large-scale human brain mapping</w:t>
               </w:r>
@@ -7311,64 +7311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell A Poldrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (11), pp.e1006565. </w:t>
@@ -7419,64 +7419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint prediction of multiple scores captures better individual traits from brain images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7575,51 +7575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7692,51 +7692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Greicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7804,51 +7804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Loula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8068,51 +8068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, XX, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8159,77 +8159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity-Based Parcellation: Critique and Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon B. Eickhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8263,77 +8263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimaging Research: From Null-Hypothesis Falsification to Out-of-sample Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational and Psychological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8609,51 +8609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brain imaging data structure, a format for organizing and describing outputs of neuroimaging experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8890,51 +8890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmodal Learning of Functional Networks for Alzheimer's Disease Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9128,51 +9128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Models of the Network Co-occurrence Underlying Mental Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9396,51 +9396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroVault.org: a web-based repository for collecting and sharing unthresholded statistical maps of the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,51 +9647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroVault.org: A repository for sharing unthresholded statistical maps, parcellations, and atlases of the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9833,51 +9833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D Greicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, PP (99), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9924,51 +9924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How machine learning is shaping cognitive neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9996,403 +9996,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Mood-Relevant Brain Connections Using a Continuous, Subject-Driven Rumination Paradigm.</w:t>
+                <w:t xml:space="preserve">Machine Learning Patterns for Neuroimaging-Genetic Studies in the Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Clare Milazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ng</w:t>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Jiang</w:t>
+                <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Shirer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Varoquaux</w:t>
+                <w:t xml:space="preserve">Alexandru Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Brasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Recent advances and the future generation of neuroinformatics infrastructure, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094759v1</w:t>
+                <w:t xml:space="preserve">hal-01057325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which fMRI clustering gives good brain parcellations?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Mood-Relevant Brain Connections Using a Continuous, Subject-Driven Rumination Paradigm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Clare Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Shirer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015172v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Patterns for Neuroimaging-Genetic Studies in the Cloud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Costan</w:t>
+                <w:t xml:space="preserve">Which fMRI clustering gives good brain parcellations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Recent advances and the future generation of neuroinformatics infrastructure, 8, </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (167), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057325v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for inter-subject prediction of functional connectivity from structural networks</w:t>
               </w:r>
@@ -10404,51 +10404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Deligianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,51 +10512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized parcellation based inference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,386 +10640,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and comparing functional connectomes across subjects</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine Learning for Neuroimaging with Scikit-Learn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812911v1</w:t>
+                <w:t xml:space="preserve">hal-01093971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial vs. Temporal Features in ICA of Resting-State fMRI - A Quantitative and Qualitative Investigation in the Context of Response Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixia Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhuo Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juejing Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufeng Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0066572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Neuroimaging with Scikit-Learn</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning and comparing functional connectomes across subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cameron Craddock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.15. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.405-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093971v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing scientific software matters</w:t>
               </w:r>
@@ -11237,287 +11237,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-Free and Multifractal Time Dynamics of fMRI Signals during Rest and Task.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Outliers in High-Dimensional Neuroimaging Datasets with Robust Covariance Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Kleinschmidt</w:t>
+                <w:t xml:space="preserve">Benjamin Thyreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00186⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, pp.1359-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2012.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852175v1</w:t>
+                <w:t xml:space="preserve">hal-00701225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Outliers in High-Dimensional Neuroimaging Datasets with Robust Covariance Estimators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Scale-Free and Multifractal Time Dynamics of fMRI Signals during Rest and Task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sadaghiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Thyreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">A. Kleinschmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16, pp.1359-1370. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2012.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701225v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfrontality and hypoconnectivity during refreshing in schizophrenia.</w:t>
               </w:r>
@@ -11631,412 +11631,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing computational research. The challenges ahead.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markov models for fMRI correlation structure: is brain functional connectivity small world, or decomposable into networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source Code for Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1751-0473-7-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106, pp.212-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856484v1</w:t>
+                <w:t xml:space="preserve">hal-00665340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyXNAT: XNAT in Python</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Changing computational research. The challenges ahead.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Neylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Titus Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2012.00012⟩</w:t>
+              <w:t xml:space="preserve">Source Code for Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1751-0473-7-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782339v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov models for fMRI correlation structure: is brain functional connectivity small world, or decomposable into networks?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyXNAT: XNAT in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thyreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 106, pp.212-221. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (12), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2012.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665340v2</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NumPy array: a structure for efficient numerical computation</w:t>
               </w:r>
@@ -12403,51 +12403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Eger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (7), pp.1328 - 1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12481,51 +12481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scikit-learn: Machine Learning in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12533,51 +12533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
@@ -13997,398 +13997,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Feature Learning on Huge Knowledge Graphs for Downstream Machine Learning</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417830v1</w:t>
+                <w:t xml:space="preserve">hal-05364958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hype, Sustainability, and the Price of the Bigger-is-Better Paradigm in AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sasha Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meredith Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAccT 2025 - ACM Conference on Fairness, Accountability, and Transparency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable Feature Learning on Huge Knowledge Graphs for Downstream Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364958v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision from Suboptimal Classifiers: Excess Risk Pre-and Post-Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanmi Koyejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14420,230 +14420,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival Models: Proper Scoring Rule and Stochastic Optimization with Competing Risks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Judith Abécassis</w:t>
+                <w:t xml:space="preserve">Imputation for prediction: beware of diminishing returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">ICLR 2025 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617672v5</w:t>
+                <w:t xml:space="preserve">hal-04662937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation for prediction: beware of diminishing returns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Morvan</w:t>
+                <w:t xml:space="preserve">Survival Models: Proper Scoring Rule and Stochastic Optimization with Competing Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025 - International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662937v2</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617672v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some hidden traps of confidence intervals in medical image segmentation: coverage issues</w:t>
               </w:r>
@@ -14767,51 +14767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-Rich Embeddings for Tabular Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myung Jun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14862,64 +14862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative clinical trial approach for evaluating digital medical devices under European HTA fast-Track frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Francis-Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15233,51 +15233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARTE: Pretraining and Transfer for Tabular Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myung Jun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grinsztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15436,51 +15436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfidencing LLM Uncertainty from the Grouping Loss Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15540,51 +15540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond calibration: estimating the grouping loss of modern neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16758,51 +16758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Grouping as a Stochastic Regularizer for High-Dimensional Structured Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergül Aydöre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16840,64 +16840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifold-regression to predict from MEG/EEG brain signals without source modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16987,51 +16987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Chyzhyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Milham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17069,103 +17069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Poldrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
@@ -17207,51 +17207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-shrinkage of covariance to estimate better brain functional connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17315,51 +17315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRNI 2017 - 7th International Workshop on Pattern Recognition in NeuroImaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17423,64 +17423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing Systems, Machine Learning in Health Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17531,64 +17531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17626,90 +17626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Region-Network Sparsity for High-Dimensional Inference in Brain Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Information Processing in Medical Imaging (IPMI) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boone, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17728,239 +17728,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-output predictions from neuroimaging: assessing reduced-rank linear models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Learning to Discover Sparse Graphical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene B Belilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Kastner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Blaschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2017 - The 7th International Workshop on Pattern Recognition in Neuroimaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547572v2</w:t>
+                <w:t xml:space="preserve">hal-01306491v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Discover Sparse Graphical Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyle Kastner</w:t>
+                <w:t xml:space="preserve">Multi-output predictions from neuroimaging: assessing reduced-rank linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew B Blaschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRNI 2017 - The 7th International Workshop on Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2017.7981504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306491v4</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brain Imaging Data Structure: a format for organizing and describing neuroimaging data</w:t>
               </w:r>
@@ -18097,51 +18097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18218,51 +18218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIPS Workshop on Optimization for Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18313,51 +18313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRNI 2016: the 6th International Workshop on Pattern Recognition in Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18421,51 +18421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing Systems (NIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18516,51 +18516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18637,51 +18637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18713,226 +18713,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social-sparsity brain decoders: faster spatial sparsity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressed Online Dictionary Learning for Fast Resting-State fMRI Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2016, Prague, Czech Republic. pp.1282-1285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334551v1</w:t>
+                <w:t xml:space="preserve">hal-01271033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Online Dictionary Learning for Fast Resting-State fMRI Decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social-sparsity brain decoders: faster spatial sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271033v2</w:t>
+                <w:t xml:space="preserve">hal-01334551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for Differences in Gaussian Graphical Models: Applications to Brain Connectivity</w:t>
               </w:r>
@@ -19039,51 +19039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19160,51 +19160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop On Pattern Recognition In Neuroimaging (PRNI), 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Palo alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19348,256 +19348,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01570688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations of correlations are not reliable statistics: implications for multivariate pattern analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Semi-Supervised Factored Logistic Regression for High-Dimensional Neuroimaging Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bzdok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML Workshop on Statistics, Machine Learning and Neuroscience (Stamlins 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bertrand Thirion, Lars Kai Hansen, Sanmi Koyejo, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">NIPS'15: 28th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187297v1</w:t>
+                <w:t xml:space="preserve">hal-01211248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Factored Logistic Regression for High-Dimensional Neuroimaging Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danilo Bzdok</w:t>
+                <w:t xml:space="preserve">Correlations of correlations are not reliable statistics: implications for multivariate pattern analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS'15: 28th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ICML Workshop on Statistics, Machine Learning and Neuroscience (Stamlins 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Thirion, Lars Kai Hansen, Sanmi Koyejo, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211248v1</w:t>
+                <w:t xml:space="preserve">hal-01187297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAASTA: A fast solver for total-variation regularization of ill-conditioned problems with application to brain imaging</w:t>
               </w:r>
@@ -19717,51 +19717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19799,51 +19799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast clustering for scalable statistical analysis on structured images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19920,51 +19920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Multimodal Priors in Predictive Models for the Functional Characterization of Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20041,51 +20041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal Component Regression predicts functional responses across individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20156,364 +20156,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport on Riemannian Manifold for Functional Connectivity-based Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Dressler</w:t>
+                <w:t xml:space="preserve">Benchmarking solvers for TV-l1 least-squares and logistic regression in brain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polina Golland, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">PRNI 2014 - 4th International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058521v1</w:t>
+                <w:t xml:space="preserve">hal-00991743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving a multi-subject functional-connectivity atlas to inform connectome estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.185-192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-10443-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991124v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking solvers for TV-l1 least-squares and logistic regression in brain imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Transport on Riemannian Manifold for Functional Connectivity-based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Greicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2014 - 4th International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polina Golland, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991743v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohort-level brain mapping: learning cognitive atoms to single out specialized regions</w:t>
               </w:r>
@@ -20538,51 +20538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMI - Information Processing in Medical Imaging - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, William M. Wells, Sarang Joshi, Kilian M. Pohl, Jun 2013, Asilomar, United States. pp.438-449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20655,51 +20655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Louppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20780,51 +20780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20875,51 +20875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRNI 2013 -- 3rd International Workshop on Pattern Recognition in NeuroImaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20938,247 +20938,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping cognitive ontologies to and from the brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Robust Group-Level Inference in Neuroimaging Genetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS (Neural Information Processing Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, United States</w:t>
+              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904763v2</w:t>
+                <w:t xml:space="preserve">hal-00833953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Group-Level Inference in Neuroimaging Genetic Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit da Mota</w:t>
+                <w:t xml:space="preserve">Mapping cognitive ontologies to and from the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">NIPS (Neural Information Processing Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833953v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting brain regions from rest fMRI with Total-Variation constrained dictionary learning</w:t>
               </w:r>
@@ -21190,51 +21190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Samaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21324,51 +21324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI - 16th International Conference on Medical Image Computing and Computer Assisted Intervention - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kensaku Mori, Sep 2013, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21432,51 +21432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition in NeuroImaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21501,90 +21501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Reproducibility of Group Analysis with Randomized Brain Parcellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21639,51 +21639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying predictive regions from fMRI with TV-L1 prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21773,51 +21773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christos Davatzikos, Moritz Grosse-Wentrup, Janaina Mourao-Miranda, Dimitri Van De Ville, Jul 2012, London, United Kingdom</w:t>
@@ -21846,51 +21846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved brain pattern recovery through ranking approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21898,51 +21898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRNI 2012 : 2nd International Workshop on Pattern Recognition in NeuroImaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t>
@@ -22010,51 +22010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition in NeuroImaging (PRNI), 2012 International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom. pp.13-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22088,90 +22088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MapReduce Approach for Ridge Regression in Neuroimaging-Genetic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22332,252 +22332,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Algorithms for Intra- and Inter-subjects fMRI Decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michel</w:t>
+                <w:t xml:space="preserve">Small-sample brain mapping: sparse recovery on spatially correlated designs with randomization and clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLINI - Machine Learning and Interpretation in Neuroimaging - 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrew McCallum, Jun 2012, Edimbourg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753142v1</w:t>
+                <w:t xml:space="preserve">hal-00705192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-sample brain mapping: sparse recovery on spatially correlated designs with randomization and clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Algorithms for Intra- and Inter-subjects fMRI Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Eger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MLINI - Machine Learning and Interpretation in Neuroimaging - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Sierra Nevada, Spain. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34713-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705192v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Sparse Graphical Approach for Multimodal Brain Connectivity Inference</w:t>
               </w:r>
@@ -22602,51 +22602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22671,64 +22671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast computational framework for genome-wide association studies with neuroimaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22835,51 +22835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning in Medical Imaging - Miccai 2012 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22917,51 +22917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Learning for Resting-State fMRI: Successes and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Interpretation in Neuroimaging, NIPS workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Sierra Nevada, Spain. pp.172-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22989,247 +22989,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On spatial selectivity and prediction across conditions with fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+                <w:t xml:space="preserve">Learning to rank from medical imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2012 : 2nd International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, London, United Kingdom. pp.53-56</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Machine Learning in Medical Imaging - MLMI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728765v1</w:t>
+                <w:t xml:space="preserve">hal-00717990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to rank from medical imaging data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Cauvet</w:t>
+                <w:t xml:space="preserve">On spatial selectivity and prediction across conditions with fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Machine Learning in Medical Imaging - MLMI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">PRNI 2012 : 2nd International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, London, United Kingdom. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717990v2</w:t>
+                <w:t xml:space="preserve">hal-00728765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Outlying Subjects in High-Dimensional Neuroimaging Datasets with Regularized Minimum Covariance Determinant</w:t>
               </w:r>
@@ -23267,51 +23267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyreau Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp. 264-271, </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23371,51 +23371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIPS 2011 MLINI Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Granada, Spain. pp.9-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23475,51 +23475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Deligianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23583,77 +23583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIFRACTAL ANALYSIS OF RESTING STATE NETWORKS IN FUNCTIONAL MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moty Almog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23743,51 +23743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computed Aided Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.285-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23847,77 +23847,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gábor Székely, Horst Hahn, Jul 2011, Kaufbeuren, Germany. pp.562-573, </w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23990,51 +23990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ICPR Workshop on Brain Decoding - Pattern recognition challenges in neuroimaging - 20th International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24107,64 +24107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Imaging, IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24228,51 +24228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Lafferty, Dec 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24349,51 +24349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kleinschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Added Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tianzi Jiang, Sep 2010, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24427,51 +24427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Definition of Brain Regions Position Through the Functional Landmark Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24561,51 +24561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Sadaghiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Aided Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24939,234 +24939,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayavi: Making 3D Data Visualization Reusable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of disorder in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPy 2008: 7th Python in Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Pasadena, United States. pp.51</w:t>
+              <w:t xml:space="preserve">Latsis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502548v1</w:t>
+                <w:t xml:space="preserve">hal-00637732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of disorder in 2D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mayavi: Making 3D Data Visualization Reusable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhu Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latsis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SciPy 2008: 7th Python in Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Pasadena, United States. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637732v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C.E.: An Ultra-Cold Atom Source for Long-Baseline Interferometric Inertial Sensors in Reduced Gravity</w:t>
               </w:r>
@@ -25322,51 +25322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival models: Proper scoring rule and stochastic optimization with competing risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25439,103 +25439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SbN 2025 - 10th Statistics &amp; Biopharmacy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
@@ -25564,103 +25564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
@@ -25702,64 +25702,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Clinical Trial Approach for Evaluating Digital Medical Devices under European Fast-Track Regulatory Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Francis-Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25814,51 +25814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Brain Structures To Open-Ended Descriptions Of Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25866,51 +25866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Massich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCN 2017 - Conference on Cognitive Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, New York, United States. , 10 (2), pp.59 - 63, 2017, </w:t>
@@ -25974,51 +25974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26114,51 +26114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Samaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26825,90 +26825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of predictive AI models to support medical decisions: Overview and guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben van Calster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary S. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Vickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wynants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen F. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26956,64 +26956,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hype, Sustainability, and the Price of the Bigger-is-Better Paradigm in AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sasha Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meredith Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27044,51 +27044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorizing string entries for data processing on tables: when are larger language models better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grinsztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myung Jun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27126,246 +27126,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk ratio, odds ratio, risk difference... Which causal measure is easier to generalize?</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Understanding metric-related pitfalls in image analysis validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minu D. Tizabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eisenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Heckmann-Nötzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369607v1</w:t>
+                <w:t xml:space="preserve">hal-04345927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding metric-related pitfalls in image analysis validation</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Risk ratio, odds ratio, risk difference... Which causal measure is easier to generalize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Colnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345927v1</w:t>
+                <w:t xml:space="preserve">hal-04369607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxychloroquine with or without azithromycin and in-hospital mortality or discharge in patients hospitalized for COVID-19 infection: a cohort study of 4,642 in-patients in France</w:t>
               </w:r>
@@ -27377,51 +27377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sbidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imke Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27463,491 +27463,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond brain age: Empirically-derived proxy measures of mental health</w:t>
+                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamalaker Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Jacek Gorgolewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929857v1</w:t>
+                <w:t xml:space="preserve">hal-02496156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
+                <w:t xml:space="preserve">Beyond brain age: Empirically-derived proxy measures of mental health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamalaker Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bzdok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Jacek Gorgolewski</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02496156v1</w:t>
+                <w:t xml:space="preserve">hal-02929857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and inference diverge in biomedicine: Simulations and real-world data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grisel</w:t>
+                <w:t xml:space="preserve">Approximate message-passing for convex optimization with non-separable penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Manoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Zdeborová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848319v1</w:t>
+                <w:t xml:space="preserve">cea-01932983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate message-passing for convex optimization with non-separable penalties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Prediction and inference diverge in biomedicine: Simulations and real-world data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bzdok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Zdeborová</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">cea-01932983v1</w:t>
+                <w:t xml:space="preserve">hal-01848319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -28906,51 +28906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC993F31"/>
+    <w:nsid w:val="1B1A521D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29137,51 +29137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-varoquaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1076-5122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126239894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166803v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174834v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Struja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Abecassis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morgand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Anthony Celi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05431485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Robinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Bhatt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Domenicucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Montgomery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rssdat/udaf002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Bommasani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Arora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejin Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano-Florentino Cu&#233;llar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu8449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Estellat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101700" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05369019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Sadeddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769733.376974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509600v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cappuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Coelho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Papotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Calster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Collins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vickers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wynants" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F Kerr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landig.2025.100916" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan-Elo&#239;se Gras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946902v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jun Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024202v6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-024-01550-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu D. Tizabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumgartner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Heckmann-N&#246;tzel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02150-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04477840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Godau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Tizabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buettner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02151-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272993v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Pinho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernanda Ponce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008276v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanhua Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Dieng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohong Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Julla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abouleka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822662v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssa/qnae043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cvetkov-Iliev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06277-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03808175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hebling Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziskus Liem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Menuet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10710-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Kobeleva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dagher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Adhikari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grefkes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103262" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637273v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Traut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119171" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647434v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3168013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03607651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Chyzhyk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00592-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526292v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473691v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jci-2021-0059" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Alexis Chevalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Binh Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117921" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03470466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bzdok" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.08.25.266536" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874713v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008795" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00670-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485642v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02171256v5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cerda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2992529" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabbagh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116893" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#8203; Engemann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Kozynets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denghien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25189" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02068389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.03.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856412v4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2018.11.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M Karrer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S. Bassett" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Derntl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aleman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24716" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824205v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abraham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.062" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806175v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5724-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620441v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Bassett" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Smallwood" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0294-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M Kernbach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Thomas Yeo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1804876115" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431618v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2752697" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790245v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore D Satterthwaite" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0179-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146700v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A Poldrack" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006565" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.06.072" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615015v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Hoyos-Idrobo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614971v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greicius" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loula" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.06.061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592368v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366651v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Hoyos-Idrobo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2815524" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. Eickhoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22933" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332785v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep A Reddy Raamana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Engemann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick A Schwartz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.038" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01498364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Florencia Assaneo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.07.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353728v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2600400" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Di Martino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron Craddock" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.045" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338307v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004994" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403005v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kynast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Beyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Kharabian Masouleh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.11.005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167861v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Argyriou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Blaschko" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-015-5511-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185200v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Greicius" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463723" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094737v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-28" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094759v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Clare Milazzo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Jiang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shirer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015172v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00167" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057325v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Brasche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00031" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852072v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Deligianni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Sharp" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ledig" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2276916" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fritsch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.11.012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812911v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856513v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Tian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhuo Kong" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejing Ren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066572" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858663v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Langtangen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2013.08.001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-J. Toplis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grynberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chopinet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sondergard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05151.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852175v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varoquaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadaghiani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinschmidt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00186" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701225v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thyreau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.05.002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Grillon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charbonneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2012.09.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856484v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Neylon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Titus Brown" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Coles" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hatton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-7-2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782339v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2012.00012" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665340v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.01.001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564007v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Der Walt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chris Colbert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2011.37" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528985v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu Ramachandran" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2011.35" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589201v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Eger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.04.006" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563468v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2113378" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489507v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Sadaghiani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleinschmidt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776672v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369287v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00150-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423845v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/11/113010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502504v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2008.47" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Varoquaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/PU2008v051n02ABEH006425" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26CC3767AAB3A2970C4CBA22CF1BE901F54D8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014931v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Villier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186809" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023609v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lienhart" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chambon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2395-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484094v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haugomat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393027v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Melo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100518v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holzm&#252;ller" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05417830v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113443v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sasha Luccioni" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Whittaker" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987054v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmi Koyejo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617672v5" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maladi&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662937v2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240740v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heitz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sudre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05418034v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817434v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berg&#232;s" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Liu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715638v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Houhou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kalinowski" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Erkan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_12" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596816v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grinsztajn" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04465022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750567v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.04957" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829870v4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330367v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039173v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723551v3" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613101v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474791v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177159v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouthillier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaunay" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Bronzi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Trofimov" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brennan Nichyporuk" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086044v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243931v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.00311" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888867v3" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464569v2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292545v2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02318458v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serg&#252;l Ayd&#246;re" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147708v2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831701v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547612v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552237v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633096v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Schulz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626823v3" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480885v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547572v2" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2017.7981504" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306491v4" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene B Belilovsky" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kastner" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Blaschko" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308934v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405058v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313814v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369134v3" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265372v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319131v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271033v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493501" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248844v4" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147731v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174335v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187297v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211248v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247388v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Thirion" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170619v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229023v2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174636v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_26" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015173v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058521v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dressler" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991124v4" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10443-0_24" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991743v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841502v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38868-2_37" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856511v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Buitinck" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mueller" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842607v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854621v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904763v2" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833953v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loth" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853242v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853108v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858115v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Medina" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832616v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839984v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726656v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717954v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730768v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2012.20" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730385v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734911v2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753142v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705192v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741631v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738438v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753132v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_22" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728765v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717990v2" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626857v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyreau Benjamin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_33" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704875v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_2" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627914v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robinson" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_25" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00558870v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Almog" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627523v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abugharbieh Rafeef" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_35" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588898v2" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_46" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504095v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WBD.2010.13" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489506v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512451v4" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512417v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Baronnet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_25" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521909v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435262v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502607v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Millman" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637735v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502586v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Vaught" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502548v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637732v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nyman" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147641v3" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carraz" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241460v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203083" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699045v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2005.12.004" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187230v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093944v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206546v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Vahtras" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Haenel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scipy-lectures.org/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.31736" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682454v6" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472180v2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538427v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712720v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841858v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S. Collins" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Vickers" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Kerr" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825392v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345931v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369607v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345927v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929857v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848319v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01932983v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Manoel" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Zdeborov&#225;" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459391v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clare" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prunkl" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Andriushchenko" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bucknall" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223593v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Mindermann" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Privitera" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Besiroglu" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459345v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaleh Rismani" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612963v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohsua Bengio" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Mindermann" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825691v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouverot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Amabile" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Canivenc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Babinet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342020v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447823v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00265714v3" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-varoquaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1076-5122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126239894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166803v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05431485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Robinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Bhatt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Domenicucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Montgomery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rssdat/udaf002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174834v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Struja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Abecassis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morgand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Anthony Celi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Bommasani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Arora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejin Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano-Florentino Cu&#233;llar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu8449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Estellat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101700" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05369019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Sadeddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769733.376974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509600v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cappuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Coelho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Papotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jun Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan-Elo&#239;se Gras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946902v5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Calster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Collins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vickers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wynants" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F Kerr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landig.2025.100916" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024202v6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-024-01550-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu D. Tizabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumgartner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Heckmann-N&#246;tzel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02150-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04477840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Godau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Tizabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buettner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02151-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272993v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Pinho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernanda Ponce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008276v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanhua Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Dieng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohong Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Julla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abouleka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822662v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssa/qnae043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cvetkov-Iliev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06277-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03808175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hebling Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziskus Liem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Kobeleva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dagher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Adhikari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grefkes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103262" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Menuet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10710-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637273v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Traut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119171" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647434v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3168013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03607651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Chyzhyk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00592-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526292v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473691v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jci-2021-0059" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Alexis Chevalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Binh Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117921" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03470466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bzdok" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.08.25.266536" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874713v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008795" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00670-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02171256v5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cerda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2992529" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabbagh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116893" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485642v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#8203; Engemann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Kozynets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denghien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25189" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02068389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.03.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856412v4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2018.11.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M Karrer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S. Bassett" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Derntl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aleman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24716" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824205v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abraham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.062" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806175v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5724-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888918v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0294-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620441v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Bassett" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Smallwood" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431618v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2752697" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M Kernbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore D Satterthwaite" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0179-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Thomas Yeo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1804876115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146700v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A Poldrack" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006565" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.06.072" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615015v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Hoyos-Idrobo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614971v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greicius" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loula" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.06.061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592368v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366651v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Hoyos-Idrobo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2815524" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. Eickhoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22933" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332785v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep A Reddy Raamana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Engemann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick A Schwartz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.038" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01498364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Florencia Assaneo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.07.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353728v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2600400" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Di Martino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron Craddock" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.045" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338307v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004994" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403005v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kynast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Beyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Kharabian Masouleh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.11.005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167861v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Argyriou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Blaschko" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-015-5511-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185200v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Greicius" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463723" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094737v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-28" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057325v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Brasche" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00031" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Clare Milazzo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Jiang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shirer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00167" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852072v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Deligianni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Sharp" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ledig" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2276916" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fritsch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.11.012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856513v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Tian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhuo Kong" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejing Ren" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066572" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812911v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858663v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Langtangen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2013.08.001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-J. Toplis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grynberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chopinet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sondergard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05151.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701225v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thyreau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.05.002" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852175v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varoquaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadaghiani" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinschmidt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00186" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Grillon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charbonneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2012.09.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665340v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.01.001" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856484v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Neylon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Titus Brown" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Coles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hatton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-7-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782339v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2012.00012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564007v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Der Walt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chris Colbert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2011.37" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528985v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu Ramachandran" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2011.35" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589201v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Eger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.04.006" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563468v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2113378" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489507v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Sadaghiani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleinschmidt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776672v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369287v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00150-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423845v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/11/113010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502504v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2008.47" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Varoquaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/PU2008v051n02ABEH006425" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26CC3767AAB3A2970C4CBA22CF1BE901F54D8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014931v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Villier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186809" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023609v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lienhart" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chambon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2395-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484094v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haugomat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393027v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Melo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100518v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holzm&#252;ller" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113443v2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sasha Luccioni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Whittaker" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05417830v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987054v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmi Koyejo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662937v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617672v5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maladi&#232;re" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240740v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heitz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sudre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05418034v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817434v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berg&#232;s" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Liu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715638v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Houhou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kalinowski" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Erkan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_12" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596816v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grinsztajn" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04465022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750567v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.04957" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829870v4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330367v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039173v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723551v3" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613101v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474791v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177159v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouthillier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaunay" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Bronzi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Trofimov" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brennan Nichyporuk" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086044v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243931v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.00311" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888867v3" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464569v2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292545v2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02318458v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serg&#252;l Ayd&#246;re" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147708v2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831701v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547612v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552237v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633096v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Schulz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626823v3" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480885v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306491v4" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene B Belilovsky" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kastner" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Blaschko" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547572v2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2017.7981504" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308934v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405058v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313814v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369134v3" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265372v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319131v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271033v2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493501" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248844v4" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147731v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174335v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211248v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187297v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247388v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Thirion" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170619v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229023v2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174636v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_26" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015173v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991743v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991124v4" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10443-0_24" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058521v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dressler" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841502v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38868-2_37" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856511v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Buitinck" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mueller" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842607v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854621v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833953v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loth" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904763v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853242v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853108v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858115v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Medina" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832616v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839984v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726656v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717954v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730768v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2012.20" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730385v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734911v2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705192v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753142v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741631v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738438v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753132v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_22" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717990v2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728765v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626857v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyreau Benjamin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_33" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704875v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_2" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627914v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robinson" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_25" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00558870v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Almog" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627523v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abugharbieh Rafeef" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_35" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588898v2" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_46" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504095v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WBD.2010.13" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489506v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512451v4" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512417v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Baronnet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_25" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521909v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435262v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502607v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Millman" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637735v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502586v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Vaught" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637732v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nyman" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502548v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147641v3" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carraz" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241460v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203083" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699045v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2005.12.004" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187230v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093944v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206546v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Vahtras" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Haenel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scipy-lectures.org/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.31736" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682454v6" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472180v2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538427v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712720v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841858v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S. Collins" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Vickers" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Kerr" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825392v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345931v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345927v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369607v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929857v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01932983v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Manoel" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Zdeborov&#225;" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848319v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459391v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clare" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prunkl" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Andriushchenko" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bucknall" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223593v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Mindermann" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Privitera" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Besiroglu" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459345v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaleh Rismani" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612963v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohsua Bengio" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Mindermann" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825691v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouverot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Amabile" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Canivenc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Babinet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342020v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447823v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00265714v3" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>