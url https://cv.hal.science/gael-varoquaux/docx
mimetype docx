--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -705,278 +705,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of death and amputation in patients with a first diabetic foot ulcer: results from the CODIA cohort</w:t>
+                <w:t xml:space="preserve">Large Language Models as Search Engines: Societal Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Julla</w:t>
+                <w:t xml:space="preserve">Zacchary Sadeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Jolivet</w:t>
+                <w:t xml:space="preserve">Winston Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Estellat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101700⟩</w:t>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3769733.376974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250489v1</w:t>
+                <w:t xml:space="preserve">hal-05369019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Language Models as Search Engines: Societal Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of death and amputation in patients with a first diabetic foot ulcer: results from the CODIA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Julla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacchary Sadeddine</w:t>
+                <w:t xml:space="preserve">Théo Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winston Maxwell</w:t>
+                <w:t xml:space="preserve">Candice Estellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (1), pp.1-35. </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (6), pp.101700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3769733.376974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369019v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieve, Merge, Predict: Augmenting Tables with Data Lakes</w:t>
               </w:r>
@@ -1622,425 +1622,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency of supervised learning with missing values</w:t>
+                <w:t xml:space="preserve">Understanding metric-related pitfalls in image analysis validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Josse</w:t>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob M. Chen</w:t>
+                <w:t xml:space="preserve">Minu D. Tizabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Prost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Michael Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Scornet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Eisenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Heckmann-Nötzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00362-024-01550-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.182-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-023-02150-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024202v6</w:t>
+                <w:t xml:space="preserve">hal-04480158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding metric-related pitfalls in image analysis validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Metrics reloaded: recommendations for image analysis validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Maier-Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Reinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Baumgartner</w:t>
+                <w:t xml:space="preserve">Patrick Godau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Eisenmann</w:t>
+                <w:t xml:space="preserve">Minu Tizabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doreen Heckmann-Nötzel</w:t>
+                <w:t xml:space="preserve">Florian Buettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21, pp.182-194. </w:t>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.195-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-023-02150-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-023-02151-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480158v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics reloaded: recommendations for image analysis validation</w:t>
+                <w:t xml:space="preserve">On the consistency of supervised learning with missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Maier-Hein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annika Reinke</w:t>
+                <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Godau</w:t>
+                <w:t xml:space="preserve">Jacob M. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minu Tizabi</w:t>
+                <w:t xml:space="preserve">Nicolas Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Buettner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.195-212. </w:t>
+              <w:t xml:space="preserve">Statistical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (9), pp.5447-5479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-023-02151-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00362-024-01550-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477840v1</w:t>
+                <w:t xml:space="preserve">hal-02024202v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Brain Charting dataset extension, third release for movie watching and retinotopy data</w:t>
               </w:r>
@@ -2423,77 +2423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reweighting the RCT for generalization: finite sample error and variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Colnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Scornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4007,51 +4007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4111,77 +4111,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal effect on a target population: a sensitivity analysis to handle missing covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Colnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Scornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Causal Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.372-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7954,330 +7954,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond computational reproducibility, let us aim for reusability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity-Based Parcellation: Critique and Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon B. Eickhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592368v1</w:t>
+                <w:t xml:space="preserve">hal-01184563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive nearest agglomeration (ReNA): fast clustering for approximation of structured signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond computational reproducibility, let us aim for reusability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE CIS Newsletter on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, What is Computational Reproducibility?, 13 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366651v2</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity-Based Parcellation: Critique and Implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive nearest agglomeration (ReNA): fast clustering for approximation of structured signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon B. Eickhoff</w:t>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.22. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, XX, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.22933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2018.2815524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184563v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimaging Research: From Null-Hypothesis Falsification to Out-of-sample Generalization</w:t>
               </w:r>
@@ -10640,386 +10640,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Neuroimaging with Scikit-Learn</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial vs. Temporal Features in ICA of Resting-State fMRI - A Quantitative and Qualitative Investigation in the Context of Response Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+                <w:t xml:space="preserve">Lixia Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gervais</w:t>
+                <w:t xml:space="preserve">Yazhuo Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Muller</w:t>
+                <w:t xml:space="preserve">Juejing Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093971v1</w:t>
+                <w:t xml:space="preserve">hal-00856513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial vs. Temporal Features in ICA of Resting-State fMRI - A Quantitative and Qualitative Investigation in the Context of Response Inhibition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning and comparing functional connectomes across subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cameron Craddock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066572⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.405-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856513v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and comparing functional connectomes across subjects</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine Learning for Neuroimaging with Scikit-Learn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.405-415. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812911v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing scientific software matters</w:t>
               </w:r>
@@ -12481,51 +12481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scikit-learn: Machine Learning in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13652,51 +13652,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (105)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -13889,2216 +13889,2272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TabICL: A Tabular Foundation Model for In-Context Learning on Large Data</w:t>
+                <w:t xml:space="preserve">Étude extensive des intervalles de confiance en imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingang Qu</w:t>
+                <w:t xml:space="preserve">Pascaline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Holzmüller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole H Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100518v1</w:t>
+                <w:t xml:space="preserve">hal-05583347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TabICL: A Tabular Foundation Model for In-Context Learning on Large Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Collignon</w:t>
+                <w:t xml:space="preserve">Jingang Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Holzmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364958v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hype, Sustainability, and the Price of the Bigger-is-Better Paradigm in AI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Sasha Luccioni</w:t>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Whittaker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAccT 2025 - ACM Conference on Fairness, Accountability, and Transparency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113443v2</w:t>
+                <w:t xml:space="preserve">hal-05364958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Feature Learning on Huge Knowledge Graphs for Downstream Machine Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hype, Sustainability, and the Price of the Bigger-is-Better Paradigm in AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sasha Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">FAccT 2025 - ACM Conference on Fairness, Accountability, and Transparency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417830v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision from Suboptimal Classifiers: Excess Risk Pre-and Post-Calibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
+                <w:t xml:space="preserve">Scalable Feature Learning on Huge Knowledge Graphs for Downstream Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2025 - the 28th International Conference on Artifi- cial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mai Khao, Thailand</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987054v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation for prediction: beware of diminishing returns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision from Suboptimal Classifiers: Excess Risk Pre-and Post-Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanmi Koyejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Morvan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025 - International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">AISTATS 2025 - the 28th International Conference on Artifi- cial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mai Khao, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662937v2</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival Models: Proper Scoring Rule and Stochastic Optimization with Competing Risks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Judith Abécassis</w:t>
+                <w:t xml:space="preserve">Imputation for prediction: beware of diminishing returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">ICLR 2025 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617672v5</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some hidden traps of confidence intervals in medical image segmentation: coverage issues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annika Reinke</w:t>
+                <w:t xml:space="preserve">Survival Models: Proper Scoring Rule and Stochastic Optimization with Competing Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole H Sudre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Maladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIDGE 2025 - MICCAI Workshop Bridging Regulatory Science and Medical Imaging Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Deajeon, South Korea</w:t>
+              <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240740v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617672v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Rich Embeddings for Tabular Learning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some hidden traps of confidence intervals in medical image segmentation: coverage issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole H Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AITD 2025 - Workshop on AI for Tabular Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">BRIDGE 2025 - MICCAI Workshop Bridging Regulatory Science and Medical Imaging Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418034v1</w:t>
+                <w:t xml:space="preserve">hal-05240740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative clinical trial approach for evaluating digital medical devices under European HTA fast-Track frameworks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge-Rich Embeddings for Tabular Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myung Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">AITD 2025 - Workshop on AI for Tabular Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364910v1</w:t>
+                <w:t xml:space="preserve">hal-05418034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational challenges of building a million-patient cohort from EHRs: The COhort of DIabetic patients (CODIA) on the AP-HP EDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Julla</w:t>
+                <w:t xml:space="preserve">Innovative clinical trial approach for evaluating digital medical devices under European HTA fast-Track frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Francis-Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de l'Atelier TIDS (Traitement Informatique des Données de Santé) du GdR MaDICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris (PariSanté Campus), France</w:t>
+              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817434v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence intervals uncovered: Are we ready for real-world medical imaging AI?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Selen Erkan</w:t>
+                <w:t xml:space="preserve">Operational challenges of building a million-patient cohort from EHRs: The COhort of DIabetic patients (CODIA) on the AP-HP EDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Julla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2024 - 27th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journée de l'Atelier TIDS (Traitement Informatique des Données de Santé) du GdR MaDICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris (PariSanté Campus), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715638v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARTE: Pretraining and Transfer for Tabular Learning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confidence intervals uncovered: Are we ready for real-world medical imaging AI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selen Erkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forty-first International Conference on Machine Learning, ICML 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2024 - 27th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.124-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72117-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596816v2</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning High-Quality and General-Purpose Phrase Representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lihu Chen</w:t>
+                <w:t xml:space="preserve">CARTE: Pretraining and Transfer for Tabular Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myung Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grinsztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">Forty-first International Conference on Machine Learning, ICML 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465022v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfidencing LLM Uncertainty from the Grouping Loss Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+                <w:t xml:space="preserve">Learning High-Quality and General-Purpose Phrase Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, La Valette, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750567v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond calibration: estimating the grouping loss of modern neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfidencing LLM Uncertainty from the Grouping Loss Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Morvan</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2023 – The Eleventh International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2402.04957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829870v4</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Locality and Symmetry of Positional Encodings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lihu Chen</w:t>
+                <w:t xml:space="preserve">Beyond calibration: estimating the grouping loss of modern neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2023 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ICLR 2023 – The Eleventh International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330367v1</w:t>
+                <w:t xml:space="preserve">hal-03829870v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLADIS: A General and Large Acronym Disambiguation Benchmark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+                <w:t xml:space="preserve">The Locality and Symmetry of Positional Encodings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2023 - The 17th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">EMNLP 2023 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039173v1</w:t>
+                <w:t xml:space="preserve">hal-04330367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do tree-based models still outperform deep learning on typical tabular data?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oyallon</w:t>
+                <w:t xml:space="preserve">GLADIS: A General and Large Acronym Disambiguation Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Conference on Neural Information Processing Systems (NeurIPS 2022) Track on Datasets and Benchmarks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EACL 2023 - The 17th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723551v3</w:t>
+                <w:t xml:space="preserve">hal-04039173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputing out-of-vocabulary embeddings with LOVE makes language models robust with little cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lihu Chen</w:t>
+                <w:t xml:space="preserve">Why do tree-based models still outperform deep learning on typical tabular data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grinsztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2022 - 60th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">36th Conference on Neural Information Processing Systems (NeurIPS 2022) Track on Datasets and Benchmarks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613101v2</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723551v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI as statistical methods for imperfect theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imputing out-of-vocabulary embeddings with LOVE makes language models robust with little cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems. Workshop: AI for Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">ACL 2022 - 60th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474791v2</w:t>
+                <w:t xml:space="preserve">hal-03613101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for variance in machine learning benchmarks</w:t>
               </w:r>
@@ -16203,5103 +16259,5051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lightweight neural model for biomedical entity linking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI as statistical methods for imperfect theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2021 - The Thirty-Fifth Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2021, Palo Alto (virtual), United States. pp.12657-12665</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems. Workshop: AI for Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086044v2</w:t>
+                <w:t xml:space="preserve">hal-03474791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's a good imputation to predict with missing values?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Scornet</w:t>
+                <w:t xml:space="preserve">A lightweight neural model for biomedical entity linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI 2021 - The Thirty-Fifth Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2021, Palo Alto (virtual), United States. pp.12657-12665</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243931v2</w:t>
+                <w:t xml:space="preserve">hal-03086044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuMiss networks: differentiable programming for supervised learning with missing values</w:t>
+                <w:t xml:space="preserve">What's a good imputation to predict with missing values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2106.00311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888867v3</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243931v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear predictor on linearly-generated data with missing values: non consistency and solutions</w:t>
+                <w:t xml:space="preserve">NeuMiss networks: differentiable programming for supervised learning with missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2020 - International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Online, France. pp.3165-3174</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464569v2</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888867v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing distributions: $l1$ geometry improves kernel two-sample testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meyer Scetbon</w:t>
+                <w:t xml:space="preserve">Linear predictor on linearly-generated data with missing values: non consistency and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 - 33th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">AISTATS 2020 - International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Online, France. pp.3165-3174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292545v2</w:t>
+                <w:t xml:space="preserve">hal-02464569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Grouping as a Stochastic Regularizer for High-Dimensional Structured Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Comparing distributions: $l1$ geometry improves kernel two-sample testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Scetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t>
+              <w:t xml:space="preserve">NeurIPS 2019 - 33th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318458v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold-regression to predict from MEG/EEG brain signals without source modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
+                <w:t xml:space="preserve">Feature Grouping as a Stochastic Regularizer for High-Dimensional Structured Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergül Aydöre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Engemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147708v2</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling a confound in predictive models with a test set minimizing its effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darya Chyzhyk</w:t>
+                <w:t xml:space="preserve">Manifold-regression to predict from MEG/EEG brain signals without source modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Milham</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2018 - 8th International Workshop on Pattern Recognition in Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t>
+              <w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831701v1</w:t>
+                <w:t xml:space="preserve">hal-02147708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Controlling a confound in predictive models with a test set minimizing its effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Chyzhyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
+              <w:t xml:space="preserve">PRNI 2018 - 8th International Workshop on Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807295v3</w:t>
+                <w:t xml:space="preserve">hal-01831701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-shrinkage of covariance to estimate better brain functional connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+                <w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Poldrack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Interventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Quebec city, Canada</w:t>
+              <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547612v1</w:t>
+                <w:t xml:space="preserve">hal-01807295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Faster Randomized Parcellation Based Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
+                <w:t xml:space="preserve">Population-shrinkage of covariance to estimate better brain functional connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2017 - 7th International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552237v1</w:t>
+                <w:t xml:space="preserve">hal-01547612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label scarcity in biomedicine: Data-rich latent factor discovery enhances phenotype prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Andre Schulz</w:t>
+                <w:t xml:space="preserve">Towards a Faster Randomized Parcellation Based Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems, Machine Learning in Health Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">PRNI 2017 - 7th International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633096v1</w:t>
+                <w:t xml:space="preserve">hal-01552237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Neural Representations of Human Cognition across Many fMRI Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Mairal</w:t>
+                <w:t xml:space="preserve">Label scarcity in biomedicine: Data-rich latent factor discovery enhances phenotype prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Andre Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems</w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems, Machine Learning in Health Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626823v3</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Region-Network Sparsity for High-Dimensional Inference in Brain Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Neural Representations of Human Cognition across Many fMRI Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Information Processing in Medical Imaging (IPMI) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Boone, North Carolina, United States</w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480885v1</w:t>
+                <w:t xml:space="preserve">hal-01626823v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Discover Sparse Graphical Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyle Kastner</w:t>
+                <w:t xml:space="preserve">Hierarchical Region-Network Sparsity for High-Dimensional Inference in Brain Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bzdok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew B Blaschko</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">International conference on Information Processing in Medical Imaging (IPMI) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boone, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306491v4</w:t>
+                <w:t xml:space="preserve">hal-01480885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-output predictions from neuroimaging: assessing reduced-rank linear models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Learning to Discover Sparse Graphical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene B Belilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Kastner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Blaschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2017 - The 7th International Workshop on Pattern Recognition in Neuroimaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547572v2</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306491v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brain Imaging Data Structure: a format for organizing and describing neuroimaging data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-output predictions from neuroimaging: assessing reduced-rank linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRNI 2017 - The 7th International Workshop on Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2017.7981504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01570685v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary Learning for Massive Matrix Factorization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Brain Imaging Data Structure: a format for organizing and describing neuroimaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Gorgolewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince D Calhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Craddock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, New York, United States. pp.1737-1746</w:t>
+              <w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308934v2</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01570685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsampled online matrix factorization with convergence guarantees</w:t>
+                <w:t xml:space="preserve">Dictionary Learning for Massive Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS Workshop on Optimization for Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, United States. pp.1737-1746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405058v1</w:t>
+                <w:t xml:space="preserve">hal-01308934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast brain decoding with random sampling and random projections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
+                <w:t xml:space="preserve">Subsampled online matrix factorization with convergence guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2016: the 6th International Workshop on Pattern Recognition in Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">NIPS Workshop on Optimization for Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313814v1</w:t>
+                <w:t xml:space="preserve">hal-01405058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning brain regions via large-scale online structured sparse dictionary-learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Mensch</w:t>
+                <w:t xml:space="preserve">Fast brain decoding with random sampling and random projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">PRNI 2016: the 6th International Workshop on Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369134v3</w:t>
+                <w:t xml:space="preserve">hal-01313814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Q-Linear Convergence and Finite-time Active Set Identification of ADMM on a Class of Penalized Regression Problems</w:t>
+                <w:t xml:space="preserve">Learning brain regions via large-scale online structured sparse dictionary-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP, International Conference on Acoustics, Speach, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, http://icassp2016.org/default.asp, China</w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265372v1</w:t>
+                <w:t xml:space="preserve">hal-01369134v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing functional connectivity based predictive models across datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+                <w:t xml:space="preserve">Local Q-Linear Convergence and Finite-time Active Set Identification of ADMM on a Class of Penalized Regression Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2016: 6th International Workshop on Pattern Recognition in Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">ICASSP, International Conference on Acoustics, Speach, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, http://icassp2016.org/default.asp, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319131v1</w:t>
+                <w:t xml:space="preserve">hal-01265372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Online Dictionary Learning for Fast Resting-State fMRI Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Mensch</w:t>
+                <w:t xml:space="preserve">Comparing functional connectivity based predictive models across datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PRNI 2016: 6th International Workshop on Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271033v2</w:t>
+                <w:t xml:space="preserve">hal-01319131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social-sparsity brain decoders: faster spatial sparsity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressed Online Dictionary Learning for Fast Resting-State fMRI Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2016, Prague, Czech Republic. pp.1282-1285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334551v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for Differences in Gaussian Graphical Models: Applications to Brain Connectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social-sparsity brain decoders: faster spatial sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew B. Blaschko</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248844v4</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding-up model-selection in GraphNet via early-stopping and univariate feature-screening</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Testing for Differences in Gaussian Graphical Models: Applications to Brain Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Belilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B. Blaschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Neural Information Processing Systems (NIPS) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147731v1</w:t>
+                <w:t xml:space="preserve">hal-01248844v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sparse recovery on structured images with bagged clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+                <w:t xml:space="preserve">Speeding-up model-selection in GraphNet via early-stopping and univariate feature-screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop On Pattern Recognition In Neuroimaging (PRNI), 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Palo alto, United States</w:t>
+              <w:t xml:space="preserve">PRNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174335v1</w:t>
+                <w:t xml:space="preserve">hal-01147731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroVault.org: new features and a proof of concept analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Gorgolewski</w:t>
+                <w:t xml:space="preserve">Improving sparse recovery on structured images with bagged clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">International Workshop On Pattern Recognition In Neuroimaging (PRNI), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Palo alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01570688v1</w:t>
+                <w:t xml:space="preserve">hal-01174335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Factored Logistic Regression for High-Dimensional Neuroimaging Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">NeuroVault.org: new features and a proof of concept analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Gorgolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Wexler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS'15: 28th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211248v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01570688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations of correlations are not reliable statistics: implications for multivariate pattern analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Supervised Factored Logistic Regression for High-Dimensional Neuroimaging Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bzdok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML Workshop on Statistics, Machine Learning and Neuroscience (Stamlins 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bertrand Thirion, Lars Kai Hansen, Sanmi Koyejo, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">NIPS'15: 28th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187297v1</w:t>
+                <w:t xml:space="preserve">hal-01211248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAASTA: A fast solver for total-variation regularization of ill-conditioned problems with application to brain imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations of correlations are not reliable statistics: implications for multivariate pattern analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Gonçalves, P. Abry, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICML Workshop on Statistics, Machine Learning and Neuroscience (Stamlins 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Thirion, Lars Kai Hansen, Sanmi Koyejo, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247388v1</w:t>
+                <w:t xml:space="preserve">hal-01187297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Variation meets Sparsity: statistical learning with segmenting penalties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FAASTA: A fast solver for total-variation regularization of ill-conditioned problems with application to brain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Aided Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, München, Germany</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Gonçalves, P. Abry, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170619v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast clustering for scalable statistical analysis on structured images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total Variation meets Sparsity: statistical learning with segmenting penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML Workshop on Statistics, Machine Learning and Neuroscience (Stamlins 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bertrand Thirion, Lars Kai Hansen, Sanmi Koyejo, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Aided Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, München, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229023v2</w:t>
+                <w:t xml:space="preserve">hal-01170619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Multimodal Priors in Predictive Models for the Functional Characterization of Alzheimer's Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast clustering for scalable statistical analysis on structured images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Hoyos-Idrobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML Workshop on Statistics, Machine Learning and Neuroscience (Stamlins 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Thirion, Lars Kai Hansen, Sanmi Koyejo, Jul 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174636v1</w:t>
+                <w:t xml:space="preserve">hal-01229023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal Component Regression predicts functional responses across individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Multimodal Priors in Predictive Models for the Functional Characterization of Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24553-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015173v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking solvers for TV-l1 least-squares and logistic regression in brain imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principal Component Regression predicts functional responses across individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2014 - 4th International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991743v1</w:t>
+                <w:t xml:space="preserve">hal-01015173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving a multi-subject functional-connectivity atlas to inform connectome estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+                <w:t xml:space="preserve">Benchmarking solvers for TV-l1 least-squares and logistic regression in brain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PRNI 2014 - 4th International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tübingen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991124v4</w:t>
+                <w:t xml:space="preserve">hal-00991743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport on Riemannian Manifold for Functional Connectivity-based Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Dressler</w:t>
+                <w:t xml:space="preserve">Deriving a multi-subject functional-connectivity atlas to inform connectome estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.185-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10443-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058521v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991124v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort-level brain mapping: learning cognitive atoms to single out specialized regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport on Riemannian Manifold for Functional Connectivity-based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dressler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Greicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMI - Information Processing in Medical Imaging - 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polina Golland, Sep 2014, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841502v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">API design for machine learning software: experiences from the scikit-learn project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Buitinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Buitinck</w:t>
+                <w:t xml:space="preserve">Gilles Louppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Louppe</w:t>
+                <w:t xml:space="preserve">Mathieu Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practices of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Sparse Group Gaussian Graphical Model for Functional Connectivity Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cohort-level brain mapping: learning cognitive atoms to single out specialized regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMI - Information Processing in Medical Imaging - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, William M. Wells, Sarang Joshi, Kilian M. Pohl, Jun 2013, Asilomar, United States. pp.438-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38868-2_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842607v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic estimation based on Consensus Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solveig Badillo</w:t>
+                <w:t xml:space="preserve">A Novel Sparse Group Gaussian Graphical Model for Functional Connectivity Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2013 -- 3rd International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854621v1</w:t>
+                <w:t xml:space="preserve">hal-00842607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Group-Level Inference in Neuroimaging Genetic Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit da Mota</w:t>
+                <w:t xml:space="preserve">Hemodynamic estimation based on Consensus Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">PRNI 2013 -- 3rd International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833953v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping cognitive ontologies to and from the brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Robust Group-Level Inference in Neuroimaging Genetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS (Neural Information Processing Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, United States</w:t>
+              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904763v2</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting brain regions from rest fMRI with Total-Variation constrained dictionary learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+                <w:t xml:space="preserve">Mapping cognitive ontologies to and from the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Samaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI - 16th International Conference on Medical Image Computing and Computer Assisted Intervention - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">NIPS (Neural Information Processing Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853242v1</w:t>
+                <w:t xml:space="preserve">hal-00904763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of Inconsistencies between fMRI and dMRI on Multimodal Connectivity Estimation</w:t>
               </w:r>
@@ -21387,648 +21391,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Metrics and Algorithms for Fiber Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Medina</w:t>
+                <w:t xml:space="preserve">Extracting brain regions from rest fMRI with Total-Variation constrained dictionary learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Samaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">MICCAI - 16th International Conference on Medical Image Computing and Computer Assisted Intervention - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858115v1</w:t>
+                <w:t xml:space="preserve">hal-00853242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Reproducibility of Group Analysis with Randomized Brain Parcellations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+                <w:t xml:space="preserve">A Comparison of Metrics and Algorithms for Fiber Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Siless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI - 16th International Conference on Medical Image Computing and Computer Assisted Intervention - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832616v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying predictive regions from fMRI with TV-L1 prior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Enhancing the Reproducibility of Group Analysis with Randomized Brain Parcellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging (PRNI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">MICCAI - 16th International Conference on Medical Image Computing and Computer Assisted Intervention - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839984v1</w:t>
+                <w:t xml:space="preserve">hal-00832616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity-informed Sparse Classifiers for fMRI Brain Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviana Siless</w:t>
+                <w:t xml:space="preserve">Identifying predictive regions from fMRI with TV-L1 prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christos Davatzikos, Moritz Grosse-Wentrup, Janaina Mourao-Miranda, Dimitri Van De Ville, Jul 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging (PRNI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726656v1</w:t>
+                <w:t xml:space="preserve">hal-00839984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved brain pattern recovery through ranking approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+                <w:t xml:space="preserve">A MapReduce Approach for Ridge Regression in Neuroimaging-Genetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cauvet</w:t>
+                <w:t xml:space="preserve">Soizic Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2012 : 2nd International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">DCICTIA-MICCAI - Data- and Compute-Intensive Clinical and Translational Imaging Applications in conjonction with the 15th International Conference on Medical Image Computing and Computer Assisted Intervention - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717954v1</w:t>
+                <w:t xml:space="preserve">hal-00730385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Visual Percepts Induced by Word Reading with fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22052,3055 +22052,3055 @@
               <w:t xml:space="preserve">Pattern Recognition in NeuroImaging (PRNI), 2012 International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom. pp.13-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRNI.2012.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MapReduce Approach for Ridge Regression in Neuroimaging-Genetic Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+                <w:t xml:space="preserve">Improved brain pattern recovery through ranking approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Laguitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Elodie Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCICTIA-MICCAI - Data- and Compute-Intensive Clinical and Translational Imaging Applications in conjonction with the 15th International Conference on Medical Image Computing and Computer Assisted Intervention - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">PRNI 2012 : 2nd International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730385v1</w:t>
+                <w:t xml:space="preserve">hal-00717954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving accuracy and power with transfer learning using a meta-analytic database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+                <w:t xml:space="preserve">Connectivity-informed Sparse Classifiers for fMRI Brain Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Siless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christos Davatzikos, Moritz Grosse-Wentrup, Janaina Mourao-Miranda, Dimitri Van De Ville, Jul 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734911v2</w:t>
+                <w:t xml:space="preserve">hal-00726656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-sample brain mapping: sparse recovery on spatially correlated designs with randomization and clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving accuracy and power with transfer learning using a meta-analytic database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrew McCallum, Jun 2012, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705192v1</w:t>
+                <w:t xml:space="preserve">hal-00734911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Algorithms for Intra- and Inter-subjects fMRI Decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michel</w:t>
+                <w:t xml:space="preserve">Small-sample brain mapping: sparse recovery on spatially correlated designs with randomization and clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLINI - Machine Learning and Interpretation in Neuroimaging - 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrew McCallum, Jun 2012, Edimbourg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753142v1</w:t>
+                <w:t xml:space="preserve">hal-00705192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Sparse Graphical Approach for Multimodal Brain Connectivity Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ng</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Algorithms for Intra- and Inter-subjects fMRI Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Eger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MLINI - Machine Learning and Interpretation in Neuroimaging - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Sierra Nevada, Spain. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34713-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741631v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast computational framework for genome-wide association studies with neuroimaging data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soizic Laguitton</w:t>
+                <w:t xml:space="preserve">A Novel Sparse Graphical Approach for Multimodal Brain Connectivity Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720265v1</w:t>
+                <w:t xml:space="preserve">hal-00741631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric Density Modeling and Outlier Detection in Medical Imaging Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+                <w:t xml:space="preserve">A fast computational framework for genome-wide association studies with neuroimaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning in Medical Imaging - Miccai 2012 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.207-214</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738438v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Learning for Resting-State fMRI: Successes and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-parametric Density Modeling and Outlier Detection in Medical Imaging Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Interpretation in Neuroimaging, NIPS workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Learning in Medical Imaging - Miccai 2012 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.207-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753132v1</w:t>
+                <w:t xml:space="preserve">hal-00738438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to rank from medical imaging data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Learning for Resting-State fMRI: Successes and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Machine Learning in Medical Imaging - MLMI 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning and Interpretation in Neuroimaging, NIPS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Sierra Nevada, Spain. pp.172-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34713-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717990v2</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On spatial selectivity and prediction across conditions with fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+                <w:t xml:space="preserve">Learning to rank from medical imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2012 : 2nd International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, London, United Kingdom. pp.53-56</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Machine Learning in Medical Imaging - MLMI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728765v1</w:t>
+                <w:t xml:space="preserve">hal-00717990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Outlying Subjects in High-Dimensional Neuroimaging Datasets with Regularized Minimum Covariance Determinant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+                <w:t xml:space="preserve">On spatial selectivity and prediction across conditions with fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PRNI 2012 : 2nd International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, London, United Kingdom. pp.53-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00626857v1</w:t>
+                <w:t xml:space="preserve">hal-00728765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond brain reading: randomized sparsity and clustering to simultaneously predict and identify</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Detecting Outlying Subjects in High-Dimensional Neuroimaging Datasets with Regularized Minimum Covariance Determinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thyreau Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2011 MLINI Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34713-9_2⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp. 264-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23626-6_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704875v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00626857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic framework to infer brain functional connectivity from anatomical connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fani Deligianni</w:t>
+                <w:t xml:space="preserve">Beyond brain reading: randomized sparsity and clustering to simultaneously predict and identify</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22092-0_25⟩</w:t>
+              <w:t xml:space="preserve">NIPS 2011 MLINI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Granada, Spain. pp.9-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34713-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00627914v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIFRACTAL ANALYSIS OF RESTING STATE NETWORKS IN FUNCTIONAL MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">A probabilistic framework to infer brain functional connectivity from anatomical connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Deligianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gábor Székely, Horst Hahn, Jul 2011, Kaufbeuren, Germany. pp.296-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22092-0_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00558870v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00627914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity-informed fMRI Activation Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abugharbieh Rafeef</w:t>
+                <w:t xml:space="preserve">MULTIFRACTAL ANALYSIS OF RESTING STATE NETWORKS IN FUNCTIONAL MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moty Almog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computed Aided Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. paper ID 1544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00627523v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00558870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-subject dictionary learning to segment an atlas of brain spontaneous activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity-informed fMRI Activation Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abugharbieh Rafeef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michel</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22092-0_46⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computed Aided Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.285-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23629-7_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00588898v2</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00627523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Variation regularization enhances regression-based brain activity prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-subject dictionary learning to segment an atlas of brain spontaneous activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ICPR Workshop on Brain Decoding - Pattern recognition challenges in neuroimaging - 20th International Conference on Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WBD.2010.13⟩</w:t>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gábor Székely, Horst Hahn, Jul 2011, Kaufbeuren, Germany. pp.562-573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22092-0_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504095v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00588898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICA-based sparse feature recovery from fMRI datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total Variation regularization enhances regression-based brain activity prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Imaging, IEEE International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st ICPR Workshop on Brain Decoding - Pattern recognition challenges in neuroimaging - 20th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.9-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WBD.2010.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489506v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain covariance selection: better individual functional connectivity models using population prior</w:t>
+                <w:t xml:space="preserve">ICA-based sparse feature recovery from fMRI datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Lafferty, Dec 2010, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Biomedical Imaging, IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00512451v4</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of brain functional-connectivity difference in post-stroke patients using group-level covariance modeling</w:t>
+                <w:t xml:space="preserve">Brain covariance selection: better individual functional connectivity models using population prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fillard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Added Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Lafferty, Dec 2010, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00512417v1</w:t>
+                <w:t xml:space="preserve">inria-00512451v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Definition of Brain Regions Position Through the Functional Landmark Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of brain functional-connectivity difference in post-stroke patients using group-level covariance modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Baronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kleinschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Added Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tianzi Jiang, Sep 2010, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15705-9_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00521909v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00512417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CanICA: Model-based extraction of reproducible group-level ICA patterns from fMRI time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate Definition of Brain Regions Position Through the Functional Landmark Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Aided Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">13th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435262v1</w:t>
+                <w:t xml:space="preserve">inria-00521909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 8th Python in Science conference</w:t>
+                <w:t xml:space="preserve">CanICA: Model-based extraction of reproducible group-level ICA patterns from fMRI time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jarrod Millman</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Sadaghiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPy 2009: 8th Python in Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Pasadena, United States. pp.1-78</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Aided Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502607v1</w:t>
+                <w:t xml:space="preserve">hal-00435262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical evaporative cooling in a versatile optical-dipole trap at telecom wavelength</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proceedings of the 8th Python in Science conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan van Der Walt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarrod Millman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SciPy 2009: 8th Python in Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Pasadena, United States. pp.1-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637735v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 7th Python in Science conference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-optical evaporative cooling in a versatile optical-dipole trap at telecom wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPy 2008: 7th Python in Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Pasadena, United States. pp.1-78</w:t>
+              <w:t xml:space="preserve">YAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502586v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of disorder in 2D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proceedings of the 7th Python in Science conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Vaught</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarrod Millman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latsis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SciPy 2008: 7th Python in Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Pasadena, United States. pp.1-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637732v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayavi: Making 3D Data Visualization Reusable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25116,176 +25116,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPy 2008: 7th Python in Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Pasadena, United States. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of disorder in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Robert-De-Saint-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latsis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I.C.E.: An Ultra-Cold Atom Source for Long-Baseline Interferometric Inertial Sensors in Reduced Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Zahzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Moriond Gravitational Waves and Experimental Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, La Thuile, Val d'Aoste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147641v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25295,78 +25420,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival models: Proper scoring rule and stochastic optimization with competing risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25384,601 +25509,601 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2025 - conférence francophone d’ÉPIdémiologie CLINique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France. 73, pp.203083, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SbN 2025 - 10th Statistics &amp; Biopharmacy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Clinical Trial Approach for Evaluating Digital Medical Devices under European Fast-Track Regulatory Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Francis-Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2025 - Conférence francophone d’EPIdémiologie CLINique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Brain Structures To Open-Ended Descriptions Of Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Massich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCN 2017 - Conference on Cognitive Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, New York, United States. , 10 (2), pp.59 - 63, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tics.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpaceNet: Multivariate brain decoding and segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26020,51 +26145,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26074,51 +26199,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region segmentation for sparse decompositions: better brain parcellations from rest fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26173,51 +26298,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sparsity Techniques in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26227,165 +26352,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scipy Lecture Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olav Vahtras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Haenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.31736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26395,51 +26520,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating machine learning models and their diagnostic value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26459,51 +26584,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Colliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682454v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26513,200 +26638,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance uncertainty in medical image analysis: a large-scale investigation of confidence intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Reinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole H Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TabICLv2: A better, faster, scalable, and open tabular foundation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Holzmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26714,792 +26839,792 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the Role of Small Models in the LLM Era: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of predictive AI models to support medical decisions: Overview and guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben van Calster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary S. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Vickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wynants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen F. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hype, Sustainability, and the Price of the Bigger-is-Better Paradigm in AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sasha Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meredith Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorizing string entries for data processing on tables: when are larger language models better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grinsztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myung Jun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding metric-related pitfalls in image analysis validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Reinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minu D. Tizabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Heckmann-Nötzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk ratio, odds ratio, risk difference... Which causal measure is easier to generalize?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Colnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Scornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxychloroquine with or without azithromycin and in-hospital mortality or discharge in patients hospitalized for COVID-19 infection: a cohort study of 4,642 in-patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sbidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imke Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Bernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamalaker Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27508,116 +27633,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Jacek Gorgolewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond brain age: Empirically-derived proxy measures of mental health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamalaker Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27669,187 +27794,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate message-passing for convex optimization with non-separable penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Manoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Zdeborová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01932983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and inference diverge in biomedicine: Simulations and real-world data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bzdok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27897,51 +28022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27951,645 +28076,645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International AI Safety Report 2025 Second Key Update: Technical Safeguards and Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshua Bengio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Prunkl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Andriushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bucknall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mila - Quebec AI Institute; UK AI Safety Institute. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International AI Safety Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Mindermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Privitera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamay Besiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishi Bommasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AI safety institute. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International AI Safety Report 2025 First Key Update: Capabilities and Risk Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshua Bengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Clare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Prunkl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalaleh Rismani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Andriushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UK AI Security Institute; Mila - Quebec AI Institute. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Scientific Report on the Safety of Advanced AI: interim report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohsua Bengio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Mindermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Privitera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamay Besiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishi Bommasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Department for Science, Innovation and Technology. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA : Notre Ambition Pour La France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aghion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Amabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Canivenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Babinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gouvernement Français. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from shortcomings in machine learning for medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28598,73 +28723,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Cheplygina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OECD. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of machine-learning experimental methods at NeurIPS2019 and ICLR2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28677,51 +28802,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Saclay Ile de France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28731,114 +28856,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic sources for long-time-of-flight interferometric inertial sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université Paris Sud - Paris XI; Institut d'Optique, 2008. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00265714v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId744"/>
+      <w:footerReference w:type="default" r:id="rId745"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28906,51 +29031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B1A521D"/>
+    <w:nsid w:val="A9B016CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29137,51 +29262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-varoquaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1076-5122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126239894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166803v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05431485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Robinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Bhatt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Domenicucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Montgomery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rssdat/udaf002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174834v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Struja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Abecassis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morgand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Anthony Celi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Bommasani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Arora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejin Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano-Florentino Cu&#233;llar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu8449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Estellat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101700" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05369019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Sadeddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769733.376974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509600v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cappuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Coelho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Papotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jun Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan-Elo&#239;se Gras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946902v5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Calster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Collins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vickers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wynants" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F Kerr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landig.2025.100916" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024202v6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-024-01550-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu D. Tizabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumgartner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Heckmann-N&#246;tzel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02150-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04477840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Godau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Tizabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buettner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02151-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272993v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Pinho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernanda Ponce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008276v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanhua Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Dieng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohong Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Julla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abouleka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822662v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssa/qnae043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cvetkov-Iliev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06277-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03808175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hebling Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziskus Liem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Kobeleva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dagher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Adhikari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grefkes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103262" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Menuet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10710-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637273v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Traut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119171" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647434v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3168013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03607651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Chyzhyk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00592-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526292v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473691v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jci-2021-0059" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Alexis Chevalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Binh Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117921" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03470466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bzdok" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.08.25.266536" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874713v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008795" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00670-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02171256v5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cerda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2992529" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabbagh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116893" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485642v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#8203; Engemann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Kozynets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denghien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25189" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02068389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.03.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856412v4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2018.11.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M Karrer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S. Bassett" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Derntl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aleman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24716" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824205v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abraham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.062" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806175v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5724-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888918v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0294-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620441v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Bassett" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Smallwood" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431618v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2752697" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M Kernbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore D Satterthwaite" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0179-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Thomas Yeo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1804876115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146700v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A Poldrack" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006565" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.06.072" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615015v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Hoyos-Idrobo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614971v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greicius" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loula" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.06.061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592368v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366651v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Hoyos-Idrobo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2815524" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. Eickhoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22933" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332785v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep A Reddy Raamana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Engemann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick A Schwartz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.038" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01498364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Florencia Assaneo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.07.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353728v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2600400" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Di Martino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron Craddock" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.045" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338307v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004994" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403005v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kynast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Beyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Kharabian Masouleh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.11.005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167861v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Argyriou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Blaschko" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-015-5511-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185200v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Greicius" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463723" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094737v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-28" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057325v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Brasche" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00031" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Clare Milazzo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Jiang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shirer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00167" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852072v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Deligianni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Sharp" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ledig" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2276916" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fritsch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.11.012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856513v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Tian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhuo Kong" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejing Ren" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066572" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812911v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858663v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Langtangen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2013.08.001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-J. Toplis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grynberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chopinet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sondergard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05151.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701225v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thyreau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.05.002" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852175v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varoquaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadaghiani" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinschmidt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00186" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Grillon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charbonneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2012.09.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665340v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.01.001" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856484v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Neylon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Titus Brown" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Coles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hatton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-7-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782339v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2012.00012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564007v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Der Walt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chris Colbert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2011.37" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528985v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu Ramachandran" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2011.35" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589201v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Eger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.04.006" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563468v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2113378" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489507v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Sadaghiani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleinschmidt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776672v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369287v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00150-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423845v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/11/113010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502504v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2008.47" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Varoquaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/PU2008v051n02ABEH006425" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26CC3767AAB3A2970C4CBA22CF1BE901F54D8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014931v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Villier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186809" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023609v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lienhart" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chambon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2395-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484094v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haugomat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393027v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Melo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100518v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holzm&#252;ller" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113443v2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sasha Luccioni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Whittaker" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05417830v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987054v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmi Koyejo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662937v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617672v5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maladi&#232;re" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240740v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heitz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sudre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05418034v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817434v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berg&#232;s" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Liu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715638v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Houhou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kalinowski" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Erkan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_12" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596816v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grinsztajn" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04465022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750567v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.04957" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829870v4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330367v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039173v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723551v3" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613101v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474791v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177159v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouthillier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaunay" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Bronzi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Trofimov" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brennan Nichyporuk" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086044v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243931v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.00311" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888867v3" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464569v2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292545v2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02318458v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serg&#252;l Ayd&#246;re" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147708v2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831701v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547612v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552237v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633096v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Schulz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626823v3" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480885v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306491v4" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene B Belilovsky" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kastner" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Blaschko" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547572v2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2017.7981504" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308934v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405058v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313814v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369134v3" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265372v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319131v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271033v2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493501" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248844v4" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147731v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174335v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211248v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187297v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247388v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Thirion" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170619v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229023v2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174636v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_26" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015173v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991743v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991124v4" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10443-0_24" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058521v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dressler" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841502v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38868-2_37" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856511v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Buitinck" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mueller" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842607v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854621v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833953v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loth" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904763v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853242v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853108v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858115v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Medina" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832616v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839984v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726656v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717954v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730768v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2012.20" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730385v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734911v2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705192v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753142v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741631v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738438v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753132v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_22" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717990v2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728765v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626857v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyreau Benjamin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_33" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704875v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_2" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627914v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robinson" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_25" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00558870v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Almog" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627523v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abugharbieh Rafeef" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_35" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588898v2" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_46" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504095v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WBD.2010.13" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489506v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512451v4" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512417v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Baronnet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_25" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521909v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435262v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502607v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Millman" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637735v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502586v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Vaught" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637732v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nyman" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502548v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147641v3" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carraz" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241460v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203083" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699045v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2005.12.004" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187230v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093944v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206546v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Vahtras" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Haenel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scipy-lectures.org/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.31736" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682454v6" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472180v2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538427v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712720v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841858v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S. Collins" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Vickers" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Kerr" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825392v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345931v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345927v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369607v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929857v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01932983v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Manoel" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Zdeborov&#225;" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848319v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459391v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clare" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prunkl" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Andriushchenko" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bucknall" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223593v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Mindermann" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Privitera" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Besiroglu" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459345v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaleh Rismani" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612963v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohsua Bengio" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Mindermann" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825691v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouverot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Amabile" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Canivenc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Babinet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342020v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447823v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00265714v3" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gael-varoquaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1076-5122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126239894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166803v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103565" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05431485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Robinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Bhatt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Domenicucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Montgomery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rssdat/udaf002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174834v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Struja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Abecassis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morgand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Anthony Celi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Bommasani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Arora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yejin Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano-Florentino Cu&#233;llar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu8449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05369019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Sadeddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769733.376974" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Julla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Estellat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carlier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101700" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509600v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cappuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Coelho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Papotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jun Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Brison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan-Elo&#239;se Gras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946902v5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Calster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S Collins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vickers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wynants" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F Kerr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landig.2025.100916" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu D. Tizabi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumgartner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Heckmann-N&#246;tzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02150-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04477840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Godau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Tizabi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buettner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02151-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024202v6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M. Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-024-01550-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272993v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Pinho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernanda Ponce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008276v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanhua Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Dieng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohong Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Julla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abouleka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822662v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssa/qnae043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cvetkov-Iliev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06277-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03808175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hebling Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziskus Liem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.06.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Kobeleva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dagher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Adhikari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grefkes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103262" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Menuet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10710-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637273v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Traut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119171" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647434v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3168013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03607651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Chyzhyk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00592-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526292v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Morvan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473691v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jci-2021-0059" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Alexis Chevalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Binh Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117921" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03470466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bzdok" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.08.25.266536" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874713v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008795" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00670-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02171256v5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cerda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.2992529" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabbagh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116893" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485642v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#8203; Engemann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Kozynets" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denghien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25189" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02068389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.03.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856412v4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2018.11.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M Karrer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S. Bassett" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Derntl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gruber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aleman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24716" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824205v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abraham" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.02.062" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806175v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-018-5724-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888918v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0294-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620441v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle S Bassett" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Smallwood" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Margulies" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431618v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2752697" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790245v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius M Kernbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore D Satterthwaite" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0179-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T Thomas Yeo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1804876115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146700v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A Poldrack" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006565" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.06.072" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615015v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Hoyos-Idrobo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614971v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greicius" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loula" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.06.061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184563v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. Eickhoff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22933" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366651v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Hoyos-Idrobo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2815524" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332785v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep A Reddy Raamana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Engemann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick A Schwartz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.038" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01498364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Florencia Assaneo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Sitt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.07.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353728v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2600400" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398867v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Di Martino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron Craddock" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.10.045" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338307v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004994" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403005v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kynast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Beyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Kharabian Masouleh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.11.005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167861v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Argyriou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Blaschko" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-015-5511-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185200v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Greicius" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463723" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094737v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-28" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057325v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Brasche" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00031" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094759v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Clare Milazzo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Jiang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shirer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00167" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852072v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Deligianni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Sharp" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ledig" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2276916" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fritsch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.11.012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856513v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Tian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhuo Kong" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejing Ren" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066572" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812911v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Muller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858663v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Langtangen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2013.08.001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-J. Toplis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grynberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chopinet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Sondergard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05151.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701225v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thyreau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.05.002" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852175v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varoquaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadaghiani" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinschmidt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00186" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Grillon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charbonneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2012.09.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665340v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.01.001" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856484v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Neylon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Titus Brown" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Coles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Hatton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-7-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782339v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2012.00012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564007v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Der Walt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chris Colbert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2011.37" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528985v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu Ramachandran" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2011.35" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589201v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Eger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.04.006" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563468v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2113378" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489507v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Sadaghiani" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleinschmidt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776672v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369287v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00150-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423845v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nyman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/11/113010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502504v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2008.47" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Varoquaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/PU2008v051n02ABEH006425" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26CC3767AAB3A2970C4CBA22CF1BE901F54D8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303321v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brantut" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert-De-Saint-Vincent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.031401" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014931v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Villier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186809" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023609v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lienhart" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chambon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2395-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484094v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haugomat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393027v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Melo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583347v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heitz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sudre" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100518v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holzm&#252;ller" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113443v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sasha Luccioni" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Whittaker" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05417830v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987054v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmi Koyejo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662937v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617672v5" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maladi&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240740v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05418034v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817434v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berg&#232;s" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Liu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715638v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Houhou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kalinowski" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Erkan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72117-5_12" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596816v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grinsztajn" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04465022v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750567v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.04957" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829870v4" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330367v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039173v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723551v3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613101v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177159v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouthillier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delaunay" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Bronzi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Trofimov" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brennan Nichyporuk" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474791v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086044v2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243931v2" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.00311" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888867v3" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464569v2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292545v2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02318458v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serg&#252;l Ayd&#246;re" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147708v2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831701v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547612v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552237v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633096v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Schulz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626823v3" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480885v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306491v4" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene B Belilovsky" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kastner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Blaschko" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547572v2" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2017.7981504" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308934v2" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405058v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313814v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369134v3" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265372v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319131v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271033v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493501" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334551v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248844v4" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147731v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174335v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211248v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187297v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247388v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Thirion" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170619v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229023v2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174636v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_26" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015173v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991743v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991124v4" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10443-0_24" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058521v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dressler" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856511v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Buitinck" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louppe" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mueller" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841502v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38868-2_37" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842607v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854621v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833953v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loth" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904763v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853108v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853242v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858115v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Medina" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832616v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839984v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730385v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730768v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2012.20" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717954v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726656v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734911v2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00705192v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753142v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741631v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738438v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753132v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_22" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717990v2" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728765v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626857v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyreau Benjamin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23626-6_33" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704875v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34713-9_2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627914v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robinson" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_25" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00558870v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Almog" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627523v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abugharbieh Rafeef" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_35" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588898v2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_46" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504095v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WBD.2010.13" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489506v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512451v4" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512417v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Baronnet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_25" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521909v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435262v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502607v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Millman" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637735v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502586v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Vaught" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502548v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00637732v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nyman" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147641v3" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carraz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241460v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203083" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699045v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2005.12.004" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187230v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093944v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206546v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Vahtras" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Haenel" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scipy-lectures.org/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.31736" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682454v6" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472180v2" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538427v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712720v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841858v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S. Collins" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Vickers" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen F. Kerr" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825392v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345931v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345927v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369607v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929857v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01932983v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Manoel" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Zdeborov&#225;" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848319v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459391v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Clare" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prunkl" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Andriushchenko" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bucknall" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223593v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Mindermann" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Privitera" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Besiroglu" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459345v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaleh Rismani" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612963v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohsua Bengio" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Mindermann" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825691v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouverot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Amabile" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Canivenc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Babinet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342020v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447823v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00265714v3" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>