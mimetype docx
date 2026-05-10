--- v0 (2026-03-22)
+++ v1 (2026-05-10)
@@ -818,412 +818,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Immunotherapy: How to Exploit Transposable Elements?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+                <w:t xml:space="preserve">Noninvasive and Multicancer Biomarkers: The Promise of LINE-1 Retrotransposons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien J Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Cristofari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvad091⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.2502-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-23-1063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04180892v1</w:t>
+                <w:t xml:space="preserve">inserm-04342008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive and Multicancer Biomarkers: The Promise of LINE-1 Retrotransposons</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A genome-wide screen reveals new regulators of the 2-cell-like cell state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounis Yakhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richard Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Azogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-23-1063⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (8), pp.1105-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41594-023-01038-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04342008v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04181758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide screen reveals new regulators of the 2-cell-like cell state</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer Immunotherapy: How to Exploit Transposable Elements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Cristofari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (8), pp.1105-1118. </w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-023-01038-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvad091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04181758v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04180892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic screen identifies BEND3 as a regulator of bivalent gene expression and global DNA methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounis Yakhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lounis Yakhou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaelle Azogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Richard Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumihito Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4020,51 +4020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04883851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misaki Matsuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cristofari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.352583.124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05310407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Okorokova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.101038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamaguchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Rodgers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61157-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Sarkar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Domrane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04600329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Laisn&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-024-03002-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04180892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvad091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04342008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien J Doucet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-23-1063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04181758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Gupta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Yakhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richard Albert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Azogui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-01038-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04197719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihito Miura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matkovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27650-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03682062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2022.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Taylor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lowe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Grant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03259604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41422-021-00518-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Trist&#225;n-Ramos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rubio-Roldan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Peris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyapa Amador-Cubero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19430-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-020-0251-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02045442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11020250" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Briand-Suleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.L.F. Lemmers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sultana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic van Essen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taieb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Garibaldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maues de Paula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.38843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01377742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy A Goic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Stapleford" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel A Frangeul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien J Doucet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie A Gausson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12410" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01384467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bridier-Nahmias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-016-0075-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01957212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy Goic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Mondotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Monot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2542" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristofari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Darlix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sf Legrice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Marie Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien J. Doucet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2883-6_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2883-6_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04492760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-2883-6_10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2883-6_10" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3372-3_22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04883851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misaki Matsuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cristofari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.352583.124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05310407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Okorokova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.101038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamaguchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna Rodgers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61157-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Sarkar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pratella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Domrane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04600329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Laisn&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-024-03002-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04342008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien J Doucet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-23-1063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04181758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Gupta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Yakhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richard Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Azogui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-01038-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04180892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvad091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04197719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihito Miura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03858480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matkovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27650-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03682062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2022.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Taylor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lowe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Grant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03259604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41422-021-00518-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Trist&#225;n-Ramos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rubio-Roldan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Peris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyapa Amador-Cubero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19430-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-020-0251-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02045442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11020250" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Briand-Suleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudoin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.L.F. Lemmers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sultana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic van Essen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.02.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taieb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Garibaldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maues de Paula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.38843" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01377742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy A Goic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Stapleford" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel A Frangeul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien J Doucet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie A Gausson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12410" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01384467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bridier-Nahmias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-016-0075-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01957212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy Goic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vodovar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Mondotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Monot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2542" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristofari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ficheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Darlix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sf Legrice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Marie Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien J. Doucet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2883-6_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2883-6_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04492760v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-2883-6_10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2883-6_10" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3372-3_22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>